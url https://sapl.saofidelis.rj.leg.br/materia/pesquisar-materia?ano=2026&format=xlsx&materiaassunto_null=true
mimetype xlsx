--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1375" uniqueCount="654">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -840,50 +840,698 @@
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/587/indicacao_064-2026.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E RETIRADA DE ENTULHOS DAS RUAS DA LOCALIDADE DE ANGELIM.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Érick Lopes</t>
   </si>
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/589/indicacao_065-2026.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÕES NA DENOMINAÇÃO DO PROGRAMA FAMILIAR ACASA.</t>
   </si>
   <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_066-2026.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO E O REMANEJAMENTO DO CALÇAMENTO NO BECO DO NELSON, LOCALIZADO NA RUA ANTÔNIO XAVIER MAIA, NO BAIRRO DA PENHA.</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_067-2026.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO URGENTE E REPARO DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA PRACINHA DO ERASTO, NO BAIRRO BARÃO DE MACAÚBAS.</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/594/indicacao_068-2026.pdf</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO, MANUTENÇÃO E MELHORIA DA ILUMINAÇÃO PÚBLICA NO ENTORNO DO CRUZEIRO, LOCALIZADO EM CAMBIASCA.</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_069-2026.pdf</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DA PAVIMENTAÇÃO NA RUA ERNESTO DEODATO PENIDO, NO BAIRRO VILA DOS COROADOS.</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>LIMPEZA, RECUPERAÇÃO E MELHORIAS NA QUADRA ESPORTIVA DE VALÃO DOS MILAGRES.</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/597/indicacao_071-2026.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DA RUA DE ACESSO AO CEMITÉRIO DE BARRO BRANCO.</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_072-2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTUDO DE VIABILIDADE TÉCNICA PARA O FECHAMENTO DO TRÁFEGO DE VEÍCULOS DA RUA SITUADA ENTRE A QUADRA DE ESPORTES E A PRAÇA DOS NAMORADOS, NO CENTRO, ESPECIFICAMENTE AOS SÁBADOS E DOMINGOS.</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/603/indicacao_073-2026.pdf</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO NA INTERSEÇÃO DA RUA JOSÉ SIMIÃO COM A RUA GUSTAVO JOSÉ DE SOUZA, NO BAIRRO SÃO VICENTE, PARA SANAR O GRAVE PROBLEMA DE ESGOTO A CÉU ABERTO NO LOCAL.</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/604/indicacao_074-2026.pdf</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO PARA SANAR O GRAVE PROBLEMA DE ESGOTO A CÉU ABERTO NA RUA GOVERNADOR ROBERTO SILVEIRA, PRÓXIMO A ASSEMBLÉIA DE DEUS, NO BAIRRO BARÃO DE MACAÚBAS.</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/607/indicacao_075-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DE DOURADA.</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/608/indicacao_076-2026.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAR TÉRMINO DO CALÇAMENTO DA RUA PROJETADA 1, AO LADO DO SUPERMERCADO PLÍNIO DE COLÔNIA.</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/609/indicacao_077-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DO BREJINHO, NO BAIRRO IPUCA.</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/611/indicacao_078-2026.pdf</t>
+  </si>
+  <si>
+    <t>FORMALIZAÇÃO DE SOLICITAÇÃO JUNTO À SUDERJ, PARA VIABILIZAR TERMO DE COOPERAÇÃO TÉCNICA PARA A IMPLANTAÇÃO DE UM COMPLEXO ESPORTIVO, NO BAIRRO VILA DOS COROADOS.</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_079-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE O MUNICÍPIO DE SÃO FIDÉLIS CELEBRE CONVÊNIO COM O GOVERNO DO ESTADO, VISANDO À IMPLANTAÇÃO DO PROGRAMA SENTINELA.</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_080-2026.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO E O REPARO DO CALÇAMENTO DA RUA PASTOR NEDIS DE ALMEIDA, NO RECANTO DA PENHA.</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_081-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODERNIZAÇÃO DA ILUMINAÇÃO DA PRAÇA DOS NAMORADOS, NO CENTRO, COM A INSTALAÇÃO DE LÂMPADAS DE LED.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/618/indicacao_082-2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTUDO PARA VIABILIDADE TÉCNICA E ECONÔMICA PARA A TERCEIRIZAÇÃO DOS SERVIÇOS DE CALCETEIRO.</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/619/indicacao_083-2026.pdf</t>
+  </si>
+  <si>
+    <t>LIMPEZA, MANUTENÇÃO E REPAROS NO CAMPO DE FUTEBOL DO YPIRANGA, EM PUREZA.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/620/indicacao_084-2026.pdf</t>
+  </si>
+  <si>
+    <t>REPARO DA ILUMINAÇÃO PÚBLICA EM DIVERSAS RUAS DO DISTRITO DE VALÃO DOS MILAGRES.</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_085-2026.pdf</t>
+  </si>
+  <si>
+    <t>ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A REATIVAÇÃO DO MATADOURO MUNICIPAL DE SÃO FIDÉLIS.</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/622/indicacao_086-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO NA ESTRADA DA BARRA DO COLÉGIO ATÉ A LOCALIDADE DO ARACAJÚ.</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/627/indicacao_087-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO NA ESTRADA DA SERRA DO ARACAJÚ.</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/628/indicacao_088-2026.pdf</t>
+  </si>
+  <si>
+    <t>CAPINA E LIMPEZA DA QUADRA DE ESPORTES DA ORDEM, NO BAIRRO SÃO VICENTE.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/629/indicacao_089-2026.pdf</t>
+  </si>
+  <si>
+    <t>TROCA DE LÂMPADAS DOS POSTES DE ILUMINAÇÃO PÚBLICA DA LOCALIDADE DE ERNESTO MACHADO.</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_090-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DE COPINHO, EM ERNESTO MACHADO.</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/633/protweb1usr14id14042026100835.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO NA ESTRADA DA VARGEM DO BRASIL.</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/635/indicacao_092-2026.pdf</t>
+  </si>
+  <si>
+    <t>PLANEJAMENTO E A DEVIDA CONTRATAÇÃO DE PROFISSIONAIS PSICÓLOGICOS PARA ATUAÇÃO FIXA E CONTÍNUA EM TODOS OS POSTOS DE SAÚDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/636/digitalizar0008.pdf</t>
+  </si>
+  <si>
+    <t>SUBSTITUIÇÃO DE LÂMPADAS CONVENCIONAIS POR LUMINÁRIAS DE TECNOLOGIA LED EM TODA A EXTENSÃO DA RUA ANTÔNIO XAVIER MAIA, NO BAIRRO PENHA.</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/639/indicacao_094-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DE OLHO D'ÁGUA.</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/640/indicacao_095-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DE BARRO BRANCO.</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/641/indicacao_096-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DE VALÃO DO AMPARO.</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/642/indicacao_097-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DE VALÃO DE AREIA.</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/643/indicacao_098-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DE BOA HORA.</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/644/indicacao_099-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ESTRADA DE ESPERANCINHA.</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/645/indicacao_100-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DE ITACOLOMI E SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/646/indicacao_101-2026.pdf</t>
+  </si>
+  <si>
+    <t>DESOBSTRUÇÃO DA REDE DE MANILHAS NA LOCALIDADE DE VALÃO DE AREIA.</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/647/indicacao_102-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO NA ESTRADA DA BICUÍBA.</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/648/indicacao_103-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO DA ESTRADA DO BURACÃO, NA LOCALIDADE DO RIO DO COLÉGIO.</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/649/indicacao_104-2026.pdf</t>
+  </si>
+  <si>
+    <t>ELABORAÇÃO DE PROJETO DE LEI QUE DISPONHA SOBRE A REGULAMENTAÇÃO DA CARGA HORÁRIA DOS MEDIADORES ESCOLARES DA REDE MUNICIPAL DE ENSINO DE SÃO FIDÉLIS/RJ.</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/651/indicacao_105-2026.pdf</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO DE UM SETOR DE PROJETOS, COM A INSTITUIÇÃO DE UM BANCO MUNICIPAL DE PROJETOS.</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/652/indicacao_106-2026.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE UM PARQUINHO INFANTIL E REVITALIZAÇÃO DA PRACINHA DA CEHAB.</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_107-2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTUDO DE VIABILIDADE TÉCNICA PARA O RESGATE DA TRADICIONAL FESTA DA LAGOSTA DE SÃO FIDÉLIS.</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_108-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UM PORTO COM RAMPA DE ACESSO NO LOCAL CONHECIDO COMO CRISTO REI.</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_109-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENSAIBRAMENTO NA ESTRADA DA LOCALIDADE DE DOIS RIOS, CONHECIDA COMO GRUTA D'ÁGUA.</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_110-2026.pdf</t>
+  </si>
+  <si>
+    <t>FORMALIZAÇÃO DE TERMO DE CONVÊNIO/PARCERIA INSTITUCIONAL COM O SERVIÇO BRASILEIRO DE APOIO ÀS MICRO E PEQUENAS EMPRESAS - SEBRAE.</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_111-2026.pdf</t>
+  </si>
+  <si>
+    <t>OPERAÇÃO TAPA-BURACO NO CRUZAMENTO DA RUA SÃO JOSÉ COM A RUA PROFESSOR TOBIM, NO BAIRRO IPUCA.</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_112-2026.pdf</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO PARA CONCLUSÃO DAS OBRAS REMANESCENTES, REPARO DA GRADE DE PROTEÇÃO E MANUTENÇÃO GERAL DO ESPAÇO, NA ACADEMIA POPULAR LOCALIZADA NA AVENIDA TEODORO GOUVEIA DE ABREU.</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/660/indicacao_113-2026.pdf</t>
+  </si>
+  <si>
+    <t>INTERVENÇÃO E REVITALIZAÇÃO DO "CAMPO DO ATERRO", NO BAIRRO BARÃO DE MACAÚBAS.</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/661/indicacao_114-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO E INSTALAÇÃO DE 2 BUEIROS (BOCAS DE LOBO) NA AVENIDA PARANHOS.</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/662/indicacao_115-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DE ÁGUA FRIA.</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/663/indicacao_116-2026.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO, ENSAIBRAMENTO E O DESENTUPIMENTO DE BUEIROS DE SAÍDA DE ÁGUA DA ESTRADA DO PALMITAL.</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/666/indicacao_117-2026.pdf</t>
+  </si>
+  <si>
+    <t>REFORMA E MANUTENÇÃO GERAL DA PRAÇA DO PARQUE TINOLA.</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/667/indicacao_118-2026.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO, LIMPEZA, MELHORIA DA ILUMINAÇÃO E ZELADORIA NO CEMITÉRIO MUNICIPAL DE SÃO FIDÉLIS.</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_119-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE ESTACIONAMENTO PREFERENCIAL PARA PESSOAS COM DEFICIÊNCIA (PCD), EM FRENTE À APAE E O CENTRO INCLUIR E CRESCER.</t>
+  </si>
+  <si>
     <t>505</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO CHEFE DO EXECUTIVO MUNICIPAL, A SECRETARIA MUNICIPAL DE EDUCAÇÃO E A SECRETARIA MUNICIPAL DE GESTÃO E RECURSOS HUMANOS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/514/requerimento_002-2026.pdf</t>
   </si>
   <si>
     <t>REQUERER INFORMAÇÕES AO CHEFE DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/515/requerimento_003-2026.pdf</t>
@@ -1017,50 +1665,185 @@
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/588/requerimento_017-26.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À CONVENÇÃO BATISTA FLUMINENSE.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/590/requerimento_018-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHORES ANTÔNIO DE PÁDUA ALVIM E JOSÉ RENATO ALVIM DE PAULA.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/591/requerimento_019-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SRA. ELISÂNGELA MOUTA DE ABREU E A SRA. VALCIMARA VACCIANA FERREIRA DOS SANTOS GONÇALVES.</t>
   </si>
   <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO JOVEM ENZO GABRIEL SOUZA GOMES FERRAZ.</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO JOVEM ATLETA JOÃO PEDRO LANHAS MARIANO.</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/605/requerimento_022-26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO ATLETA FIDELENSE GABRIEL AMARAL DA SILVA (XIKO).</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/606/requerimento_023-26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO ATLETA E PROFESSOR FIDELENSE VINICIUS PEIXOTO.</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/610/requerimento_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>VIABILIDADE DE TRANSFERÊNCIA DA "CASA DO MEL".</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>INFORMAÇÕES DA SECRETARIA MUNICIPAL DE SAÚDE SOBRE A AUSÊNCIA DE VAGAS NO PROGRAMA MAIS MÉDICOS.</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>DIPLOMA DE HONRA AO MÉRITO AO DR. ANTÔNIO CARLOS DE FARIA MENDES.</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/631/digitalizar0004.pdf</t>
+  </si>
+  <si>
+    <t>DIPLOMA DE HONRA AO MÉRITO AO SENHOR NAMIR MACHADO JORGE.</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/637/protweb1usr14id17042026125858.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SENHOR IOCLEBIO VALÉRIO FERREIRA.</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/650/requerimento_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>INFORMAÇÕES SOBRE A APLICAÇÃO DE RECURSOS DO FUNDO ESTADUAL DE SAÚDE REPASSADOS AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/659/requerimento_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À SRA. MARIA DO CARMO SILVA PEREIRA.</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/664/requerimento_031-26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AOS JOVENS JOÃO VITOR DA SILVA COSTA E JOÃO PEDRO DA SILVA COSTA.</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/665/requerimento_032-26.pdf</t>
+  </si>
+  <si>
+    <t>DIPLOMA DE HONRA AO MÉRITO A ASSOCIAÇÃO LULU MACHADO - LAR DOS IDOSOS.</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/669/requerimento_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITANDO AO CHEFE DO PODER EXECUTIVO INFORMAÇÕES SOBRE O NÃO ATENDIMENTO A REQUERIMENTOS PARLAMENTARES.</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/670/requerimento_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AS INFORMAÇÕES DO CHEFE DO PODER EXECUTIVO E A SECRETARIA MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
     <t>516</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/516/projeto_de_lei_001-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIRETRIZES DA POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR DE CRIANÇAS E ADOLESCENTES NO PERÍODO DE FÉRIAS ESCOLARES NO MUNICÍPIO DE SÃO FIDÉLIS - RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/517/projeto_de_lei_002-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIRETRIZES DE TRANSPARÊNCIA QUANTO À DIVULGAÇÃO DA PREVISÃO DE PAGAMENTOS DO MUNICÍPIO DE SÃO FIDÉLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
@@ -1089,63 +1872,150 @@
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/553/003__pl_-_piso_do_magisterio_2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES OCUPANTES DE CARGOS DE PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, PARA O FIM ESPECÍFICO DE ADEQUAÇÃO AO PISO NACIONAL, NOS TERMOS EM QUE PRECEITUA A LEI FEDERAL Nº 11.738/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/558/projeto_de_lei_006-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE SÃO FIDÉLIS, MEDIANTE INSTALAÇÃO DE SISTEMA DE MONITORAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/577/004___mensagem_-_projeto_de_lei_programa_rota_do_conhecimento_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA ROTA DO CONHECIMENTO, ESTABELECE CRITÉRIOS DE ACESSO, REGIME DE COPARTICIPAÇÃO E HIPÓTESES DE GRATUIDADE PARA O TRANSPORTE ESTUDANTIL INTERMUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/600/005__memsagem_alteracao_da_lei_acasa_lei_municipal_no_1.785_de_31_de_julho_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 1.785, DE 31 DE JULHO DE 2024, PARA SUBSTITUIR A DENOMINAÇÃO DO PROGRAMA FAMILIAR ACASA POR CENTRO INCLUIR E CRESCER - PAULO CEZAR RODRIGUES SILVA (PAULINHO RODRIGUES), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/601/006__mensagem_alteracao_do_espaco_da_crianca.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DO ESPAÇO DE ATENDIMENTO À CRIANÇA E AO ADOLESCENTE NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE, HOMENAGEANDO LUCAS MOURA DA SILVA ABREU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/613/007__mensagem_do_projeto_de_lei_-_denominacao_de_praca_alberto_amaral_sobrinho.pdf</t>
+  </si>
+  <si>
+    <t>DEMONIMA PRAÇA ALBERTO AMARAL SOBRINHO, NA LOCALIDADE DE PUREZA, 3º DISTRITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/614/008__mensagem_do_projeto_de_lei_-_revogacao_da_limitacao_de_carga_horaria.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 1º E REVOGA O §3º DO ART. 1º DA LEI MUNICIPAL Nº 1.556, DE 28 DE NOVEMBRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/625/009__mensagem_do_projeto_de_lei_-_remanejamento_do_conselho_tutelar_-_vinculo_semger.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A VINCULAÇÃO ADMINISTRATIVA DO CONSELHO TUTELAR À SECRETARIA MUNICIPAL DE GESTÃO E RECURSOS HUMANOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/626/010__mensagem_do_projeto_de_lei_-_remanejamento_do_procon_-_vinculo_semga.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A VINCULAÇÃO ADMINISTRATIVA DA SUPERINTENDÊNCIA MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - PROCON À SECRETARIA MUNICIPAL DE GOVERNO E ARTICULAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/634/projeto_de_lei_ldo_de_2027.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2027.</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/638/projeto_de_lei_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A RESERVA DE UM DIA COM GRATUIDADE NO ACESSO A PARQUE DE DIVERSÕES, CIRCO OU QUALQUER EVENTO CULTURAL VOLTADO PARA A POPULAÇÃO INFANTOJUVENIL REALIZADO NO MUNICÍPIO DE SÃO FIDÉLIS-RJ, PARA CRIANÇAS E ADOLESCENTES COM DEFICIÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>548</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>FIXA OS VALORES DAS DIÁRIAS E PERNOITES DOS AGENTES POLÍTICOS E SERVIDORES DA CÂMARA MUNICIPAL DE SÃO FIDÉLIS.</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADANIA FIDELENSE.</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/632/projeto_de_resolucao_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A BAIXA DEFINITIVA DE BENS PATRIMONIAIS POR OBSOLÊNCIA, IMPRESTABILIDADE, DESUSO E DANO E NÃO UTILIZÁVEIS DE PROPRIEDADE DA CÂMARA MUNICIPAL DE SÃO FIDÉLIS/RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1449,68 +2319,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/499/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/500/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/502/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/503/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/504/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/506/indicacao_007-26.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/507/indicacao_008-26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/509/indicacao_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/511/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/519/indicacao_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/520/indicacao_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/524/indicacao_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/525/indicacao_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/526/indicacao_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/527/indicacao_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/528/indicacao_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/529/indicacao_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/530/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/531/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/532/indicacao_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/533/indicacao_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/534/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/535/indicacao_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/539/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/540/indicacao_031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/542/indicacao_032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/543/indicacao_033-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/544/indicacao_034-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/545/indicacao_035-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/547/indicacao_036-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/550/indicacao_037-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/551/indicacao_038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_040-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/556/indicacao_041-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_042-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_043-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_044-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_045-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_046-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_047-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_048-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_049-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_050-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_052-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/571/indicacao_053-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_054-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/573/indicacao_055-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/574/indicacao_056-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/575/indicacao_057-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/576/indicacao_058-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_059-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_060-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_061-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/585/indicacao_062-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_063-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/587/indicacao_064-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/589/indicacao_065-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/514/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/515/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/522/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/523/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/536/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/537/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/538/requerimento_008-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/541/requerimento_009-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/546/requerimento_010-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/554/requerimento_011-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_012-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/560/requerimento_013-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/580/requerimento_014-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/581/requerimento_015-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/582/requerimento_016-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/588/requerimento_017-26.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/590/requerimento_018-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/591/requerimento_019-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/516/projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/517/projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/518/projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/549/002__mensagem_-_projeto_de_lei_-_obras_de_pavimentacao_-_valor-r5.743.77300.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/553/003__pl_-_piso_do_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/558/projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/577/004___mensagem_-_projeto_de_lei_programa_rota_do_conhecimento_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/499/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/500/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/502/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/503/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/504/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/506/indicacao_007-26.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/507/indicacao_008-26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/509/indicacao_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/511/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/519/indicacao_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/520/indicacao_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/524/indicacao_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/525/indicacao_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/526/indicacao_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/527/indicacao_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/528/indicacao_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/529/indicacao_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/530/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/531/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/532/indicacao_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/533/indicacao_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/534/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/535/indicacao_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/539/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/540/indicacao_031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/542/indicacao_032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/543/indicacao_033-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/544/indicacao_034-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/545/indicacao_035-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/547/indicacao_036-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/550/indicacao_037-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/551/indicacao_038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_040-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/556/indicacao_041-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_042-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_043-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_044-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_045-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_046-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_047-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_048-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_049-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_050-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_052-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/571/indicacao_053-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_054-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/573/indicacao_055-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/574/indicacao_056-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/575/indicacao_057-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/576/indicacao_058-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_059-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_060-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_061-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/585/indicacao_062-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_063-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/587/indicacao_064-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/589/indicacao_065-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_066-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_067-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/594/indicacao_068-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_069-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_070-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/597/indicacao_071-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_072-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/603/indicacao_073-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/604/indicacao_074-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/607/indicacao_075-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/608/indicacao_076-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/609/indicacao_077-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/611/indicacao_078-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_079-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_080-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_081-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/618/indicacao_082-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/619/indicacao_083-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/620/indicacao_084-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_085-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/622/indicacao_086-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/627/indicacao_087-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/628/indicacao_088-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/629/indicacao_089-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_090-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/633/protweb1usr14id14042026100835.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/635/indicacao_092-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/636/digitalizar0008.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/639/indicacao_094-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/640/indicacao_095-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/641/indicacao_096-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/642/indicacao_097-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/643/indicacao_098-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/644/indicacao_099-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/645/indicacao_100-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/646/indicacao_101-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/647/indicacao_102-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/648/indicacao_103-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/649/indicacao_104-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/651/indicacao_105-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/652/indicacao_106-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_107-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_108-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_109-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_110-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_111-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_112-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/660/indicacao_113-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/661/indicacao_114-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/662/indicacao_115-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/663/indicacao_116-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/666/indicacao_117-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/667/indicacao_118-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_119-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/514/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/515/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/522/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/523/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/536/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/537/requerimento_007-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/538/requerimento_008-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/541/requerimento_009-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/546/requerimento_010-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/554/requerimento_011-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_012-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/560/requerimento_013-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/580/requerimento_014-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/581/requerimento_015-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/582/requerimento_016-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/588/requerimento_017-26.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/590/requerimento_018-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/591/requerimento_019-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_020-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_021-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/605/requerimento_022-26.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/606/requerimento_023-26.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/610/requerimento_024-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_025-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_026-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/631/digitalizar0004.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/637/protweb1usr14id17042026125858.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/650/requerimento_029-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/659/requerimento_030-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/664/requerimento_031-26.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/665/requerimento_032-26.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/669/requerimento_033-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/670/requerimento_034-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/516/projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/517/projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/518/projeto_de_lei_003-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/549/002__mensagem_-_projeto_de_lei_-_obras_de_pavimentacao_-_valor-r5.743.77300.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/553/003__pl_-_piso_do_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/558/projeto_de_lei_006-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/577/004___mensagem_-_projeto_de_lei_programa_rota_do_conhecimento_2.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/600/005__memsagem_alteracao_da_lei_acasa_lei_municipal_no_1.785_de_31_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/601/006__mensagem_alteracao_do_espaco_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/613/007__mensagem_do_projeto_de_lei_-_denominacao_de_praca_alberto_amaral_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/614/008__mensagem_do_projeto_de_lei_-_revogacao_da_limitacao_de_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/625/009__mensagem_do_projeto_de_lei_-_remanejamento_do_conselho_tutelar_-_vinculo_semger.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/626/010__mensagem_do_projeto_de_lei_-_remanejamento_do_procon_-_vinculo_semga.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/634/projeto_de_lei_ldo_de_2027.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/638/projeto_de_lei_015-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2026/632/projeto_de_resolucao_003-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H93"/>
+  <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3191,742 +4061,2796 @@
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>273</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>274</v>
       </c>
       <c r="H66" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>276</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>277</v>
       </c>
       <c r="D67" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>34</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="H67" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>280</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>17</v>
+        <v>281</v>
       </c>
       <c r="D68" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H68" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>21</v>
+        <v>285</v>
       </c>
       <c r="D69" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>39</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="H69" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>25</v>
+        <v>289</v>
       </c>
       <c r="D70" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>287</v>
+        <v>39</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="H70" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="D71" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>287</v>
+        <v>39</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="H71" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>297</v>
       </c>
       <c r="D72" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="H72" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>301</v>
       </c>
       <c r="D73" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="H73" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>43</v>
+        <v>305</v>
       </c>
       <c r="D74" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>205</v>
+        <v>34</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="H74" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>47</v>
+        <v>309</v>
       </c>
       <c r="D75" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="H75" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>51</v>
+        <v>313</v>
       </c>
       <c r="D76" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="H76" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>55</v>
+        <v>317</v>
       </c>
       <c r="D77" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="H77" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>59</v>
+        <v>321</v>
       </c>
       <c r="D78" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="H78" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>64</v>
+        <v>325</v>
       </c>
       <c r="D79" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>315</v>
+        <v>326</v>
       </c>
       <c r="H79" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>317</v>
+        <v>328</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>68</v>
+        <v>329</v>
       </c>
       <c r="D80" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="H80" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>72</v>
+        <v>333</v>
       </c>
       <c r="D81" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="H81" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>76</v>
+        <v>337</v>
       </c>
       <c r="D82" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="H82" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>80</v>
+        <v>341</v>
       </c>
       <c r="D83" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>273</v>
+        <v>34</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>327</v>
+        <v>342</v>
       </c>
       <c r="H83" t="s">
-        <v>328</v>
+        <v>343</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>84</v>
+        <v>345</v>
       </c>
       <c r="D84" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>273</v>
+        <v>39</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
       <c r="H84" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>88</v>
+        <v>349</v>
       </c>
       <c r="D85" t="s">
-        <v>277</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>278</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>273</v>
+        <v>39</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="H85" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>10</v>
+        <v>353</v>
       </c>
       <c r="D86" t="s">
-        <v>336</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>337</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="H86" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>340</v>
+        <v>356</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>17</v>
+        <v>357</v>
       </c>
       <c r="D87" t="s">
-        <v>336</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>337</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>60</v>
+        <v>205</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="H87" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>21</v>
+        <v>361</v>
       </c>
       <c r="D88" t="s">
-        <v>336</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>337</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>273</v>
+        <v>205</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="H88" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>25</v>
+        <v>365</v>
       </c>
       <c r="D89" t="s">
-        <v>336</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>337</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>347</v>
+        <v>13</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>348</v>
+        <v>366</v>
       </c>
       <c r="H89" t="s">
-        <v>349</v>
+        <v>367</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>350</v>
+        <v>368</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>29</v>
+        <v>369</v>
       </c>
       <c r="D90" t="s">
-        <v>336</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>337</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>347</v>
+        <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>351</v>
+        <v>370</v>
       </c>
       <c r="H90" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>353</v>
+        <v>372</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>33</v>
+        <v>373</v>
       </c>
       <c r="D91" t="s">
-        <v>336</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>337</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>354</v>
+        <v>374</v>
       </c>
       <c r="H91" t="s">
-        <v>355</v>
+        <v>375</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>356</v>
+        <v>376</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>377</v>
       </c>
       <c r="D92" t="s">
-        <v>336</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>337</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>347</v>
+        <v>205</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>357</v>
+        <v>378</v>
       </c>
       <c r="H92" t="s">
-        <v>358</v>
+        <v>379</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>359</v>
+        <v>380</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
+        <v>381</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>34</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H93" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>384</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>385</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>34</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H94" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>388</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>389</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H95" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>392</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>393</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H96" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>396</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>397</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H97" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>400</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>401</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H98" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>404</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>405</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H99" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>408</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>409</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H100" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>412</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>413</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H101" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>416</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>417</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>205</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H102" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>420</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>421</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>205</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H103" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>424</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>425</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>205</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H104" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>428</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>429</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>60</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H105" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>432</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>433</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>39</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H106" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>436</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>437</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>39</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H107" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>440</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>441</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>39</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H108" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>444</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>445</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>39</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H109" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>448</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>449</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>39</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H110" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>452</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>453</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>39</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H111" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>456</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>457</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>34</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H112" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>460</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>461</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>34</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H113" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>464</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>465</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>34</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H114" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>468</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>469</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>34</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H115" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>472</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>473</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H116" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>476</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>477</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H117" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>480</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>481</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>34</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H118" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>484</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>485</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>60</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H119" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>488</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>489</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>60</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H120" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>492</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
         <v>10</v>
       </c>
-      <c r="D93" t="s">
-[...8 lines deleted...]
-      <c r="G93" s="1" t="s">
+      <c r="D121" t="s">
+        <v>493</v>
+      </c>
+      <c r="E121" t="s">
+        <v>494</v>
+      </c>
+      <c r="F121" t="s">
+        <v>39</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="H93" t="s">
-        <v>363</v>
+      <c r="H121" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>496</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" t="s">
+        <v>493</v>
+      </c>
+      <c r="E122" t="s">
+        <v>494</v>
+      </c>
+      <c r="F122" t="s">
+        <v>39</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H122" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>499</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>21</v>
+      </c>
+      <c r="D123" t="s">
+        <v>493</v>
+      </c>
+      <c r="E123" t="s">
+        <v>494</v>
+      </c>
+      <c r="F123" t="s">
+        <v>39</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H123" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>502</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>25</v>
+      </c>
+      <c r="D124" t="s">
+        <v>493</v>
+      </c>
+      <c r="E124" t="s">
+        <v>494</v>
+      </c>
+      <c r="F124" t="s">
+        <v>503</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H124" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>506</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>29</v>
+      </c>
+      <c r="D125" t="s">
+        <v>493</v>
+      </c>
+      <c r="E125" t="s">
+        <v>494</v>
+      </c>
+      <c r="F125" t="s">
+        <v>503</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H125" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>509</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>33</v>
+      </c>
+      <c r="D126" t="s">
+        <v>493</v>
+      </c>
+      <c r="E126" t="s">
+        <v>494</v>
+      </c>
+      <c r="F126" t="s">
+        <v>39</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H126" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>512</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127" t="s">
+        <v>493</v>
+      </c>
+      <c r="E127" t="s">
+        <v>494</v>
+      </c>
+      <c r="F127" t="s">
+        <v>503</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H127" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>515</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>43</v>
+      </c>
+      <c r="D128" t="s">
+        <v>493</v>
+      </c>
+      <c r="E128" t="s">
+        <v>494</v>
+      </c>
+      <c r="F128" t="s">
+        <v>205</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H128" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>518</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>47</v>
+      </c>
+      <c r="D129" t="s">
+        <v>493</v>
+      </c>
+      <c r="E129" t="s">
+        <v>494</v>
+      </c>
+      <c r="F129" t="s">
+        <v>60</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H129" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>521</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>51</v>
+      </c>
+      <c r="D130" t="s">
+        <v>493</v>
+      </c>
+      <c r="E130" t="s">
+        <v>494</v>
+      </c>
+      <c r="F130" t="s">
+        <v>60</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H130" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>524</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>55</v>
+      </c>
+      <c r="D131" t="s">
+        <v>493</v>
+      </c>
+      <c r="E131" t="s">
+        <v>494</v>
+      </c>
+      <c r="F131" t="s">
+        <v>60</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H131" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>527</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>59</v>
+      </c>
+      <c r="D132" t="s">
+        <v>493</v>
+      </c>
+      <c r="E132" t="s">
+        <v>494</v>
+      </c>
+      <c r="F132" t="s">
+        <v>60</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H132" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>530</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>64</v>
+      </c>
+      <c r="D133" t="s">
+        <v>493</v>
+      </c>
+      <c r="E133" t="s">
+        <v>494</v>
+      </c>
+      <c r="F133" t="s">
+        <v>60</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H133" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>533</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>68</v>
+      </c>
+      <c r="D134" t="s">
+        <v>493</v>
+      </c>
+      <c r="E134" t="s">
+        <v>494</v>
+      </c>
+      <c r="F134" t="s">
+        <v>60</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H134" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>536</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>72</v>
+      </c>
+      <c r="D135" t="s">
+        <v>493</v>
+      </c>
+      <c r="E135" t="s">
+        <v>494</v>
+      </c>
+      <c r="F135" t="s">
+        <v>60</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H135" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>539</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>76</v>
+      </c>
+      <c r="D136" t="s">
+        <v>493</v>
+      </c>
+      <c r="E136" t="s">
+        <v>494</v>
+      </c>
+      <c r="F136" t="s">
+        <v>60</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H136" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>542</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>80</v>
+      </c>
+      <c r="D137" t="s">
+        <v>493</v>
+      </c>
+      <c r="E137" t="s">
+        <v>494</v>
+      </c>
+      <c r="F137" t="s">
+        <v>273</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H137" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>545</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>84</v>
+      </c>
+      <c r="D138" t="s">
+        <v>493</v>
+      </c>
+      <c r="E138" t="s">
+        <v>494</v>
+      </c>
+      <c r="F138" t="s">
+        <v>273</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H138" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>548</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>88</v>
+      </c>
+      <c r="D139" t="s">
+        <v>493</v>
+      </c>
+      <c r="E139" t="s">
+        <v>494</v>
+      </c>
+      <c r="F139" t="s">
+        <v>273</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H139" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>551</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>92</v>
+      </c>
+      <c r="D140" t="s">
+        <v>493</v>
+      </c>
+      <c r="E140" t="s">
+        <v>494</v>
+      </c>
+      <c r="F140" t="s">
+        <v>39</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H140" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>554</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>96</v>
+      </c>
+      <c r="D141" t="s">
+        <v>493</v>
+      </c>
+      <c r="E141" t="s">
+        <v>494</v>
+      </c>
+      <c r="F141" t="s">
+        <v>39</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H141" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>557</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>100</v>
+      </c>
+      <c r="D142" t="s">
+        <v>493</v>
+      </c>
+      <c r="E142" t="s">
+        <v>494</v>
+      </c>
+      <c r="F142" t="s">
+        <v>34</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H142" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>560</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>104</v>
+      </c>
+      <c r="D143" t="s">
+        <v>493</v>
+      </c>
+      <c r="E143" t="s">
+        <v>494</v>
+      </c>
+      <c r="F143" t="s">
+        <v>34</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H143" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>563</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>108</v>
+      </c>
+      <c r="D144" t="s">
+        <v>493</v>
+      </c>
+      <c r="E144" t="s">
+        <v>494</v>
+      </c>
+      <c r="F144" t="s">
+        <v>60</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H144" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>566</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>112</v>
+      </c>
+      <c r="D145" t="s">
+        <v>493</v>
+      </c>
+      <c r="E145" t="s">
+        <v>494</v>
+      </c>
+      <c r="F145" t="s">
+        <v>60</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H145" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>569</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>116</v>
+      </c>
+      <c r="D146" t="s">
+        <v>493</v>
+      </c>
+      <c r="E146" t="s">
+        <v>494</v>
+      </c>
+      <c r="F146" t="s">
+        <v>39</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H146" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>572</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>120</v>
+      </c>
+      <c r="D147" t="s">
+        <v>493</v>
+      </c>
+      <c r="E147" t="s">
+        <v>494</v>
+      </c>
+      <c r="F147" t="s">
+        <v>60</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H147" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>575</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>124</v>
+      </c>
+      <c r="D148" t="s">
+        <v>493</v>
+      </c>
+      <c r="E148" t="s">
+        <v>494</v>
+      </c>
+      <c r="F148" t="s">
+        <v>39</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H148" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>578</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>128</v>
+      </c>
+      <c r="D149" t="s">
+        <v>493</v>
+      </c>
+      <c r="E149" t="s">
+        <v>494</v>
+      </c>
+      <c r="F149" t="s">
+        <v>60</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H149" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>581</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>132</v>
+      </c>
+      <c r="D150" t="s">
+        <v>493</v>
+      </c>
+      <c r="E150" t="s">
+        <v>494</v>
+      </c>
+      <c r="F150" t="s">
+        <v>39</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H150" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>584</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>136</v>
+      </c>
+      <c r="D151" t="s">
+        <v>493</v>
+      </c>
+      <c r="E151" t="s">
+        <v>494</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H151" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>587</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>140</v>
+      </c>
+      <c r="D152" t="s">
+        <v>493</v>
+      </c>
+      <c r="E152" t="s">
+        <v>494</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H152" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>590</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>144</v>
+      </c>
+      <c r="D153" t="s">
+        <v>493</v>
+      </c>
+      <c r="E153" t="s">
+        <v>494</v>
+      </c>
+      <c r="F153" t="s">
+        <v>60</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H153" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>593</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>148</v>
+      </c>
+      <c r="D154" t="s">
+        <v>493</v>
+      </c>
+      <c r="E154" t="s">
+        <v>494</v>
+      </c>
+      <c r="F154" t="s">
+        <v>60</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H154" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>596</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>597</v>
+      </c>
+      <c r="E155" t="s">
+        <v>598</v>
+      </c>
+      <c r="F155" t="s">
+        <v>60</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H155" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>601</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>17</v>
+      </c>
+      <c r="D156" t="s">
+        <v>597</v>
+      </c>
+      <c r="E156" t="s">
+        <v>598</v>
+      </c>
+      <c r="F156" t="s">
+        <v>60</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H156" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>604</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>21</v>
+      </c>
+      <c r="D157" t="s">
+        <v>597</v>
+      </c>
+      <c r="E157" t="s">
+        <v>598</v>
+      </c>
+      <c r="F157" t="s">
+        <v>273</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H157" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>607</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>25</v>
+      </c>
+      <c r="D158" t="s">
+        <v>597</v>
+      </c>
+      <c r="E158" t="s">
+        <v>598</v>
+      </c>
+      <c r="F158" t="s">
+        <v>608</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H158" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>611</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>29</v>
+      </c>
+      <c r="D159" t="s">
+        <v>597</v>
+      </c>
+      <c r="E159" t="s">
+        <v>598</v>
+      </c>
+      <c r="F159" t="s">
+        <v>608</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H159" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>614</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>33</v>
+      </c>
+      <c r="D160" t="s">
+        <v>597</v>
+      </c>
+      <c r="E160" t="s">
+        <v>598</v>
+      </c>
+      <c r="F160" t="s">
+        <v>39</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H160" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>617</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161" t="s">
+        <v>597</v>
+      </c>
+      <c r="E161" t="s">
+        <v>598</v>
+      </c>
+      <c r="F161" t="s">
+        <v>608</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H161" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>620</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>43</v>
+      </c>
+      <c r="D162" t="s">
+        <v>597</v>
+      </c>
+      <c r="E162" t="s">
+        <v>598</v>
+      </c>
+      <c r="F162" t="s">
+        <v>608</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H162" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>623</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>47</v>
+      </c>
+      <c r="D163" t="s">
+        <v>597</v>
+      </c>
+      <c r="E163" t="s">
+        <v>598</v>
+      </c>
+      <c r="F163" t="s">
+        <v>608</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H163" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>626</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>51</v>
+      </c>
+      <c r="D164" t="s">
+        <v>597</v>
+      </c>
+      <c r="E164" t="s">
+        <v>598</v>
+      </c>
+      <c r="F164" t="s">
+        <v>608</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H164" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>629</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>55</v>
+      </c>
+      <c r="D165" t="s">
+        <v>597</v>
+      </c>
+      <c r="E165" t="s">
+        <v>598</v>
+      </c>
+      <c r="F165" t="s">
+        <v>608</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H165" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>632</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>59</v>
+      </c>
+      <c r="D166" t="s">
+        <v>597</v>
+      </c>
+      <c r="E166" t="s">
+        <v>598</v>
+      </c>
+      <c r="F166" t="s">
+        <v>608</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H166" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>635</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>64</v>
+      </c>
+      <c r="D167" t="s">
+        <v>597</v>
+      </c>
+      <c r="E167" t="s">
+        <v>598</v>
+      </c>
+      <c r="F167" t="s">
+        <v>608</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H167" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>638</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>68</v>
+      </c>
+      <c r="D168" t="s">
+        <v>597</v>
+      </c>
+      <c r="E168" t="s">
+        <v>598</v>
+      </c>
+      <c r="F168" t="s">
+        <v>608</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H168" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>641</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>72</v>
+      </c>
+      <c r="D169" t="s">
+        <v>597</v>
+      </c>
+      <c r="E169" t="s">
+        <v>598</v>
+      </c>
+      <c r="F169" t="s">
+        <v>60</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H169" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>644</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170" t="s">
+        <v>645</v>
+      </c>
+      <c r="E170" t="s">
+        <v>646</v>
+      </c>
+      <c r="F170" t="s">
+        <v>647</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H170" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>649</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>17</v>
+      </c>
+      <c r="D171" t="s">
+        <v>645</v>
+      </c>
+      <c r="E171" t="s">
+        <v>646</v>
+      </c>
+      <c r="F171" t="s">
+        <v>647</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H171" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>651</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>21</v>
+      </c>
+      <c r="D172" t="s">
+        <v>645</v>
+      </c>
+      <c r="E172" t="s">
+        <v>646</v>
+      </c>
+      <c r="F172" t="s">
+        <v>647</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H172" t="s">
+        <v>653</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3979,50 +6903,129 @@
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>