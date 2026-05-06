--- v1 (2025-12-10)
+++ v2 (2026-05-06)
@@ -54,4500 +54,4500 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_001-2025_-_nome_do_vereador_alessandro_marins_ferreira_para_ocupar_o_cargo_de_corregedor_da_camara_para_o_bienio_2025-2026.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_001-2025_-_nome_do_vereador_alessandro_marins_ferreira_para_ocupar_o_cargo_de_corregedor_da_camara_para_o_bienio_2025-2026.pdf</t>
   </si>
   <si>
     <t>NOME DO VEREADOR ALESSANDRO MARINS FERREIRA PARA OCUPAR O CARGO DE CORREGEDOR DA CAMARA PARA O BIENIO 2025-2026.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alessandro da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_002-2025_-_realizar_troca_de_manilhamento_da_rede_de_esgoto_da_rua_isaias_da_conceicao_2013_vila_dos_coroados.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_002-2025_-_realizar_troca_de_manilhamento_da_rede_de_esgoto_da_rua_isaias_da_conceicao_2013_vila_dos_coroados.pdf</t>
   </si>
   <si>
     <t>REALIZAR TROCA DE MANILHAMENTO DA REDE DE ESGOTO DA RUA ISAIAS DA CONCEIÇÃO, NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_003-2025_-_conceder_capacete_de_protecao_aos_guardas_municipais_e_vigilantes.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_003-2025_-_conceder_capacete_de_protecao_aos_guardas_municipais_e_vigilantes.pdf</t>
   </si>
   <si>
     <t>CONCEDER CAPACETE DE PROTEÇÃO AOS GUARDAS MUNICIPAIS E VIGILANTES.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_004-2025_-_realizacao_de_pintura_do_posto_de_saude_de_pureza.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_004-2025_-_realizacao_de_pintura_do_posto_de_saude_de_pureza.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PINTURA DO POSTO DE SAÚDE DE PUREZA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_005-2025_-_realizacao_da_reforma_do_psoto_de_saude_de_angelim.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_005-2025_-_realizacao_da_reforma_do_psoto_de_saude_de_angelim.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA REFORMA DO POSTO DE SAÚDE DE ANGELIM.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_006-2025_-_realiza_operacao_tapa_buraco_na_rua_thebano_pinheiro_dos_santos_2013_vila_dos_coroados.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_006-2025_-_realiza_operacao_tapa_buraco_na_rua_thebano_pinheiro_dos_santos_2013_vila_dos_coroados.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACO NA RUA THEBANO PINHEIRO DOS SANTOS, BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rodrigo</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_007-2025_-_que_seja_instauada_a_coleta_de_lixo_na_localidade_de_tabuinha-_3o_distrito.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_007-2025_-_que_seja_instauada_a_coleta_de_lixo_na_localidade_de_tabuinha-_3o_distrito.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTAURADA A COLETA DE LIXO NA LOCALIDADE DE TABUINHA- 3º DISTRITO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Chico de Dadal</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_008-2025_-_que_seja_feito_o_reparo_no_calcamento_na_rua_inclinada_-_na_divineia_-_em_frente_ao_no_87_e_creche_dona_zizi.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_008-2025_-_que_seja_feito_o_reparo_no_calcamento_na_rua_inclinada_-_na_divineia_-_em_frente_ao_no_87_e_creche_dona_zizi.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O REPARO NO CALÇAMENTO NA RUA INCLINADA - NA NOVA DIVINÉIA - EM FRENTE AO Nº 87 E CRECHE DONA ZIZI.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_no_009-2025_-_realizar_reparo_no_calcamento_na_rua_cascabulho_-_ao_lado_da_mercearia_do_carlinhos_-_no_bairro_nova_divineia.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_no_009-2025_-_realizar_reparo_no_calcamento_na_rua_cascabulho_-_ao_lado_da_mercearia_do_carlinhos_-_no_bairro_nova_divineia.pdf</t>
   </si>
   <si>
     <t>REALIZAR REPARO NO CALÇAMENTO NA RUA CASCABULHO - AO LADO DA MERCEARIA DO CARLINHOS - NO BAIRRO NOVA DIVINÉIA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no_010-2025_-_estudo_para_viabilizacao_de_implantacao_de_um_quebra_molas_na_rua_justino_moreira_-_cruzamento_co_rua_santa_luzia_-_bairro_nova_divineia.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no_010-2025_-_estudo_para_viabilizacao_de_implantacao_de_um_quebra_molas_na_rua_justino_moreira_-_cruzamento_co_rua_santa_luzia_-_bairro_nova_divineia.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA VIABILIZAÇÃO DE IMPLANTAÇÃO DE UM QUEBRA-MOLAS NA RUA JUSTINO MOREIRA - CRUZAMENTO COM RUA SANTA LUZIA - BAIRRO NOVA DIVINÉIA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Mayky de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_011-2025_-_que_seja_desmembrada_a_secretaria_de_cultura_e_turismo.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_011-2025_-_que_seja_desmembrada_a_secretaria_de_cultura_e_turismo.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DESMEMBRADA A SECRETARIA DE CULTURA E TURISMO.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Betinho Fratani</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_012-2025_-_criacao_de_uma_rua_ligando_a_rua_maria_de_lourdes_soares_dias.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_012-2025_-_criacao_de_uma_rua_ligando_a_rua_maria_de_lourdes_soares_dias.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA RUA LIGANDO A RUA MARIA DE LOURDES SOARES DIAS À RUA ANTONIO XAVIER MAIA.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_013-2025_-_pintura_e_troca_da_areia_do_parquinho_infantil-playground_-_de_ernesto_machado.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_013-2025_-_pintura_e_troca_da_areia_do_parquinho_infantil-playground_-_de_ernesto_machado.pdf</t>
   </si>
   <si>
     <t>PINTURA E TROCA DA AREIA DO PARQUINHO INFANTIL - PLAYGROUND - DE ERNESTO MACHADO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Érick Lopes</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_014-2025_-_realizacao_de_uma_busca_ativa_do_cadastro_de_pessoas_em_situacao_de_rua_no_municipio.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_014-2025_-_realizacao_de_uma_busca_ativa_do_cadastro_de_pessoas_em_situacao_de_rua_no_municipio.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UMA BUSCA ATIVA DO CADASTRO DE PESSOAS EM SITUAÇÃO DE RUA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_015-2025_-_implementacao_de_campanhas_permanentes_de_prevencao_ao_suicidio_no_municipio.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_015-2025_-_implementacao_de_campanhas_permanentes_de_prevencao_ao_suicidio_no_municipio.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE CAMPANHAS PERMANENTES DE PREVENÇÃO AO SUICÍDIO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>José Guilherme</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_016-2025_-_asfaltamento_da_rua_antonio_xavier_maia_ate_a_ponte_da_catarina_-_na_penha.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_016-2025_-_asfaltamento_da_rua_antonio_xavier_maia_ate_a_ponte_da_catarina_-_na_penha.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA ANTONIO XAVIER MAIA ATÉ A PONTE DA CATARINA - NA PENHA.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_017-2025_-_calcamento_e_instalacao_de_galeria_na_rua_vitoria_-_bairro_da_penha.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_017-2025_-_calcamento_e_instalacao_de_galeria_na_rua_vitoria_-_bairro_da_penha.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO E INSTALAÇÃO DE GALERIA NA RUA VITÓRIA - BAIRRO DA PENHA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_no_018-2025_-_construcao_da_calcada_em_frente_a_creche_valdir_vieira-_rua_ivanir_plouvier_gouveia-_vila_dos_coroados.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_no_018-2025_-_construcao_da_calcada_em_frente_a_creche_valdir_vieira-_rua_ivanir_plouvier_gouveia-_vila_dos_coroados.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA CALÇADA EM FRENTE A CRECHE VALDIR VIEIRA - RUA IVANIR PLOUVIER GOUVEIA - VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no_019-2025_-_limpeza_do_bueiro-_localizado_na_rua_jose_custodio_-_em_valao_dos_milagres.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no_019-2025_-_limpeza_do_bueiro-_localizado_na_rua_jose_custodio_-_em_valao_dos_milagres.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO BUEIRO, LOCALIZADO NA RUA JOSÉ CUSTODIO, EM VALÃO DOS MILAGRES.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_020-2025_-_realizacao_de_estudo_para_viabilizar_a_implantacao_de_um_quebra_molas_na_rua_da_igualdade-_proximo_a_peixaria_do_negao.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_020-2025_-_realizacao_de_estudo_para_viabilizar_a_implantacao_de_um_quebra_molas_na_rua_da_igualdade-_proximo_a_peixaria_do_negao.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO PARA VIABILIZAR A IMPLANTAÇÃO DE UM QUEBRA-MOLAS NA RUA DA IGUALDADE, PRÓXIMO A PEIXARIA DO NEGÃO.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_021-2025_-_calcamento_da_rua_gumercindo_dos_santos_machado_-_vila_dos_coroados.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_021-2025_-_calcamento_da_rua_gumercindo_dos_santos_machado_-_vila_dos_coroados.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA GUMERCINDO DOS SANTOS MACHADO, NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_022-2025_-_patrolamento_da_estrada_de_santa_rita_do_brejinho_-_2o_distrito.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_022-2025_-_patrolamento_da_estrada_de_santa_rita_do_brejinho_-_2o_distrito.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DE SANTA RITA DO BREJINHO - 2º DISTRITO.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no_023-2025_-_que_seja_colocada_mao_unica_para_estacionamento_-_a_rua_antonio_xavier_maia_-_penha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no_023-2025_-_que_seja_colocada_mao_unica_para_estacionamento_-_a_rua_antonio_xavier_maia_-_penha..pdf</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADA MÃO ÚNICA PARA ESTACIONAMENTO NA RUA ANTONIO XAVIER MAIA, NO BAIRRO PENHA.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_024-2025_-_aquisicao_de_um_caminhao_reboque_para_o_municipio.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_024-2025_-_aquisicao_de_um_caminhao_reboque_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM CAMINHÃO REBOQUE PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_025-2025_-_que_aumente_a_quantidade_de_profissional_calceteiro_no_municipio.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_025-2025_-_que_aumente_a_quantidade_de_profissional_calceteiro_no_municipio.pdf</t>
   </si>
   <si>
     <t>QUE AUMENTE A QUANTIDADE DE PROFISSIONAL CALCETEIRO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_026-2025_-_estudo_para_viabilizar_a_implantacao_de_um_quebra_molas_na_rua_jose_dias_cavararo_-_bairro_sao_vicente_de_paula.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_026-2025_-_estudo_para_viabilizar_a_implantacao_de_um_quebra_molas_na_rua_jose_dias_cavararo_-_bairro_sao_vicente_de_paula.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA VIABILIZAR A IMPLANTAÇÃO DE UM QUEBRA-MOLAS NA RUA JOSÉ DIAS CAVARARO, BAIRRO SÃO VICENTE DE PAULA.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_027-2025_-_operacao_tapa-buracos_na_rua_alziro_novaes_-_no_bairro_da_chatuba.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_027-2025_-_operacao_tapa-buracos_na_rua_alziro_novaes_-_no_bairro_da_chatuba.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACOS NA RUA ALZIRO NOVAES, NO BAIRRO CHATUBA.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no_028-2025_-_troca_de_areia_do_parquinho_infantil_de_pureza.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no_028-2025_-_troca_de_areia_do_parquinho_infantil_de_pureza.pdf</t>
   </si>
   <si>
     <t>TROCA DE AREIA DO PARQUINHO INFANTIL DE PUREZA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no_029-2025_-_calcamento_da_rua_benevides_pontes_miguel_-_em_angelim.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no_029-2025_-_calcamento_da_rua_benevides_pontes_miguel_-_em_angelim.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA BENEVIDES PONTES MIGUEL, EM ANGELIM.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_030-2025_-_calcamento_da_rua_alianca_-_em_angelim.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_030-2025_-_calcamento_da_rua_alianca_-_em_angelim.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ALIANÇA, EM ANGELIM.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no_031-2025_-_regularizacao_da_sinalizacao_do_ponto_de_parada_da_pestalozzi_de_sao_fidelis_-_por_meio_da_adequada_marcacao_da_vaga_no_solo.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no_031-2025_-_regularizacao_da_sinalizacao_do_ponto_de_parada_da_pestalozzi_de_sao_fidelis_-_por_meio_da_adequada_marcacao_da_vaga_no_solo.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DA SINALIZAÇÃO DO PONTO DE PARADA DA PESTALOZZI DE SÃO FIDÉLIS, POR MEIO DA ADEQUADA MARCAÇÃO DA VAGA NO SOLO.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no_032-2025_-_recapeamento_na_rua_projetada_-_localizada_no_loteamento_em_frente_a_pousada_beira_rio.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no_032-2025_-_recapeamento_na_rua_projetada_-_localizada_no_loteamento_em_frente_a_pousada_beira_rio.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO NA RUA PROJETADA LOCALIZADA NO LOTEAMENTO EM FRENTE A POUSADA BEIRA RIO.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_no_033-2025_-_substituicao_das_lampadas_da_quadra_de_esporte_da_localidade_de_colonia.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_no_033-2025_-_substituicao_das_lampadas_da_quadra_de_esporte_da_localidade_de_colonia.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS DA QUADRA DE ESPORTE DA LOCALIDADE DE COLÔNIA.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_no_034-2025_-_instalacao_de_uma_tela_de_protecao_ou_cercado_mais_alto_ao_redor_do_parquinho_infantil_-_localizado_na_praca_de_valao_dos_milagres.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_no_034-2025_-_instalacao_de_uma_tela_de_protecao_ou_cercado_mais_alto_ao_redor_do_parquinho_infantil_-_localizado_na_praca_de_valao_dos_milagres.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA TELA DE PROTEÇÃO OU CERCADO MAIS ALTO AO REDOR DO PARQUINHO INFANTIL, LOCALIZADO NA PRAÇA DE VALÃO DOS MILAGRES.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_no_035-2025_-_que_seja_colocada_mao_unica_para_estacionamento_na_rua_pastor_jose_pereira_de_lima_-_no_parque_tinola.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_no_035-2025_-_que_seja_colocada_mao_unica_para_estacionamento_na_rua_pastor_jose_pereira_de_lima_-_no_parque_tinola.pdf</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADA MÃO ÚNICA PARA ESTACIONAMENTO NA RUA PASTOR JOSÉ PEREIRA DE LIMA, NO PARQUE TINOLA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no_036-2025_-_que_seja_feito_um_estudo_para_disponibilizar_curso_de_qualificacao_para_os_profissionais_da_prefeitura.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no_036-2025_-_que_seja_feito_um_estudo_para_disponibilizar_curso_de_qualificacao_para_os_profissionais_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UM ESTUDO PARA DISPONIBILIZAR CURSO DE QUALIFICAÇÃO PARA OS PROFISSIONAIS DA PREFEITURA QUE EXERCEM FUNÇÃO ADMINISTRATIVA.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_037-2025_-_que_seja_feito_um_estudo_para_obter_profissional_zelador_de_estradas_no_municipio.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_037-2025_-_que_seja_feito_um_estudo_para_obter_profissional_zelador_de_estradas_no_municipio.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UM ESTUDO PARA OBTER PROFISSIONAL ZELADOR DE ESTRADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_038-2025_-_manutencao_da_rede_eletrica_de_iluminacao_dos_refletores_da_quadra_de_esportes_da_chatuba.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_038-2025_-_manutencao_da_rede_eletrica_de_iluminacao_dos_refletores_da_quadra_de_esportes_da_chatuba.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA REDE ELÉTRICA DE ILUMINAÇÃO DOS REFLETORES DA QUADRA DE ESPORTES DA CHATUBA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_039-2025_-_reducao_da_jornada_escolar_na_rede_de_ensino_municipal_devido_a_intensa_onde_de_calor.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_039-2025_-_reducao_da_jornada_escolar_na_rede_de_ensino_municipal_devido_a_intensa_onde_de_calor.pdf</t>
   </si>
   <si>
     <t>REDUÇÃO DA JORNADA ESCOLAR NA REDE DE ENSINO MUNICIPAL DEVIDO A INTENSA ONDE DE CALOR.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_040-2025_-_patrolamento_na_estrada_que_liga_sao_benedito_a_itacolomi.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_040-2025_-_patrolamento_na_estrada_que_liga_sao_benedito_a_itacolomi.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA ESTRADA QUE LIGA SÃO BENEDITO A ITACOLOMI.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_041-2025_-_reconstrucao_da_ponte_na_travessa_aleixo_peres_-_na_cidade_de_deus_em_pureza.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_041-2025_-_reconstrucao_da_ponte_na_travessa_aleixo_peres_-_na_cidade_de_deus_em_pureza.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA PONTE NA TRAVESSA ALEIXO PERES, NA CIDADE DE DEUS, EM PUREZA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_042-2025_-_estudo_a_fim_de_viabilizar_a_implantacao_de_um_quebra-molas_na_rua_maria_vitipo_raposo_-_proximo_a_pracinha_do_erasto.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_042-2025_-_estudo_a_fim_de_viabilizar_a_implantacao_de_um_quebra-molas_na_rua_maria_vitipo_raposo_-_proximo_a_pracinha_do_erasto.pdf</t>
   </si>
   <si>
     <t>ESTUDO A FIM DE VIABILIZAR A IMPLANTAÇÃO DE UM QUEBRA-MOLAS NA RUA MARIA VITIPÓ RAPOSO, PRÓXIMO A PRACINHA DO ERASTO.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_043-2025_-_patrolamento_na_estrada_da_fazenda_romao_-_em_pureza.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_043-2025_-_patrolamento_na_estrada_da_fazenda_romao_-_em_pureza.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA ESTRADA DA FAZENDA ROMÃO, EM PUREZA.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_044-2025_-_patrolamento_na_estrada_da_localidade_de_dois_rios.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_044-2025_-_patrolamento_na_estrada_da_localidade_de_dois_rios.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA ESTRADA DA LOCALIDADE DE DOIS RIOS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_045-2025_-_que_seja_disponibilizada_uma_linha_telefonica_-_e_tambem_a_instalacao_de_um_ar_condicionado_ou_ventiladores_na_sala_de_recepcao.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_045-2025_-_que_seja_disponibilizada_uma_linha_telefonica_-_e_tambem_a_instalacao_de_um_ar_condicionado_ou_ventiladores_na_sala_de_recepcao.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPONIBILIZADA UMA LINHA TELEFÔNICA, E TAMBÉM A INSTALAÇÃO DE UM AR CONDICIONADO OU VENTILADORES NA SALA DE RECEPÇÃO DO CAPS DA IPUCA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_no_046-2025_-_que_adotem_as_medidas_pertinentes_para_sanar_o_vazamento_do_esgoto_a_ceu_aberto_na_rua_francisco_policarpo.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_no_046-2025_-_que_adotem_as_medidas_pertinentes_para_sanar_o_vazamento_do_esgoto_a_ceu_aberto_na_rua_francisco_policarpo.pdf</t>
   </si>
   <si>
     <t>QUE ADOTEM AS MEDIDAS PERTINENTES PARA SANAR O VAZAMENTO DO ESGOTO A CÉU ABERTO NA RUA FRANCISCO POLICARPO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no_047-2025_-_instalacao_de_iluminacao_publica_no_parque_infantil_ao_lado_da_secretaria_de_educacao.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no_047-2025_-_instalacao_de_iluminacao_publica_no_parque_infantil_ao_lado_da_secretaria_de_educacao.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO PARQUE INFANTIL AO LADO DA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_no_048-2025_-_implantacao_de_uma_linha_do_expresso_fidelense_partindo_da_rua_santo_amaro_-_no_bairro_cristo_rei_-_com_destino_a_rodoviaria.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_no_048-2025_-_implantacao_de_uma_linha_do_expresso_fidelense_partindo_da_rua_santo_amaro_-_no_bairro_cristo_rei_-_com_destino_a_rodoviaria.pdf</t>
   </si>
   <si>
     <t>MPLANTAÇÃO DE UMA LINHA DO EXPRESSO FIDELENSE PARTINDO DA RUA SANTO AMARO, NO BAIRRO CRISTO REI, COM DESTINO A RODOVIÁRIA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_no_049-2025_-_pavimentacao_e_recuperacao_da_rua_manoel_carlos_monteiro_coroados.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_no_049-2025_-_pavimentacao_e_recuperacao_da_rua_manoel_carlos_monteiro_coroados.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E RECUPERAÇÃO DA RUA MANOEL CARLOS MONTEIRO, NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no_050-2025_-_capina_e_limpeza_nas_extremidades_da_beira_rio_-_em_frente_ao_clube_malibu.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no_050-2025_-_capina_e_limpeza_nas_extremidades_da_beira_rio_-_em_frente_ao_clube_malibu.pdf</t>
   </si>
   <si>
     <t>CAPINA E LIMPEZA NAS EXTREMIDADES DA BEIRA RIO, EM FRENTE AO CLUBE MALIBU.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_no_051-2025_-_patrolamento_da_estrada_do_rio_do_colegio.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_no_051-2025_-_patrolamento_da_estrada_do_rio_do_colegio.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DO RIO DO COLÉGIO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/141/instalacao_de_iluminacao_publica_no_parquinho_infantil_ao_lado_do_ministerio_publico.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/141/instalacao_de_iluminacao_publica_no_parquinho_infantil_ao_lado_do_ministerio_publico.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO PARQUINHO INFANTIL AO LADO DO MINISTÉRIO PÚBLICO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_053-2025_-_estudo_para_viabilizacao_de_implantacao_de_um_quebra_-_molas_na_rua_principal_do_angelim_-_em_pureza.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_053-2025_-_estudo_para_viabilizacao_de_implantacao_de_um_quebra_-_molas_na_rua_principal_do_angelim_-_em_pureza.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA VIABILIZAÇÃO DE IMPLANTAÇÃO DE UM QUEBRA - MOLAS NA RUA PRINCIPAL DO ANGELIM, EM PUREZA.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no_054-2025_-_que_autorizem_os_onibus_universitarios_a_trafegarem_pelos_bairros_apos_o_termino_das_aulas.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no_054-2025_-_que_autorizem_os_onibus_universitarios_a_trafegarem_pelos_bairros_apos_o_termino_das_aulas.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZEM OS ÔNIBUS UNIVERSITÁRIOS A TRAFEGAREM PELOS BAIRROS APÓS O TÉRMINO DAS AULAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_055-2025_-_que_seja_realizada_uma_inspecao_na_ponte_metalica.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_055-2025_-_que_seja_realizada_uma_inspecao_na_ponte_metalica.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA UMA INSPEÇÃO NA PONTE METÁLICA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_056-2025_-__colocacao_de_mao_unica_na_rua_luiz_da_costa_machado_-_penha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_056-2025_-__colocacao_de_mao_unica_na_rua_luiz_da_costa_machado_-_penha..pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MÃO ÚNICA NA RUA LUIZ DA COSTA MACHADO, NO BAIRRO DA PENHA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_057-2025_-_realizacao_de_estudo_para_construcao_de_pista_de_atletismo_no_estadio_municipal_sebastiao_de_almeida_e_silva..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_057-2025_-_realizacao_de_estudo_para_construcao_de_pista_de_atletismo_no_estadio_municipal_sebastiao_de_almeida_e_silva..pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO PARA CONSTRUÇÃO DE PISTA DE ATLETISMO NO ESTÁDIO MUNICIPAL SEBASTIÃO DE ALMEIDA E SILVA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_058-2025_-_estudo_para_construcao_de_rampas_de_acessibilidade_nos_imoveis_de_uso_publico_de_responsabilidade_da_prefeitura..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_058-2025_-_estudo_para_construcao_de_rampas_de_acessibilidade_nos_imoveis_de_uso_publico_de_responsabilidade_da_prefeitura..pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA CONSTRUÇÃO DE RAMPAS DE ACESSIBILIDADE NOS IMÓVEIS DE USO PÚBLICO DE RESPONSABILIDADE DA PREFEITURA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no_059-2025_-_construcao_de_rede_de_esgoto_na_rua_joaquim_tavora_no_bairro_coroados..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no_059-2025_-_construcao_de_rede_de_esgoto_na_rua_joaquim_tavora_no_bairro_coroados..pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDE DE ESGOTO NA RUA JOAQUIM TÁVORA, NO BAIRRO COROADOS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_060-2025_-_manutencao_e_limpeza_em_rede_de_esgoto_na_rua_santo_amaro_no_cristo_rei..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_060-2025_-_manutencao_e_limpeza_em_rede_de_esgoto_na_rua_santo_amaro_no_cristo_rei..pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E LIMPEZA EM REDE DE ESGOTO NA RUA SANTO AMARO, NO CRISTO REI.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_061-2025_-_intervencao_na_rua_cicinio_faria_travessa_germiro_de_oliveira_no_bairro_sao_vicente_de_paulo.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_061-2025_-_intervencao_na_rua_cicinio_faria_travessa_germiro_de_oliveira_no_bairro_sao_vicente_de_paulo.pdf</t>
   </si>
   <si>
     <t>INTERVENÇÃO NA RUA CICINIO FARIA (TRAVESSA GERMIRO DE OLIVEIRA), NO BAIRRO SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_062-2025_-_definicao_de_um_dia_especifico_da_semana_para_coleta_de_residuos_organicos_nas_escolas.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_062-2025_-_definicao_de_um_dia_especifico_da_semana_para_coleta_de_residuos_organicos_nas_escolas.pdf</t>
   </si>
   <si>
     <t>DEFINIÇÃO DE UM DIA ESPECÍFICO DA SEMANA PARA COLETA DE RESÍDUOS ORGÂNICOS NAS ESCOLAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_063-2025_-_colocacao_de_paralelepipedos_na_rua_pedro_gomes_barbosa_no_bairro_da_penha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_063-2025_-_colocacao_de_paralelepipedos_na_rua_pedro_gomes_barbosa_no_bairro_da_penha..pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PARALELEPÍPEDOS NA RUA PEDRO GOMES BARBOSA, NO BAIRRO DA PENHA.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_064-2025_-_construcao_de_capela_mortuaria_na_localidade_de_boa_esperanca..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_064-2025_-_construcao_de_capela_mortuaria_na_localidade_de_boa_esperanca..pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAPELA MORTUÁRIA NA LOCALIDADE DE BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_065-2025_-_realizacao_de_estudo_para_que_disponibilize_um_onibus_da_propria_frota_para_atender_alunos_que_estudam_no_municipio_de_campos_dos_goytacazes_no_turno_da_tarde..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_065-2025_-_realizacao_de_estudo_para_que_disponibilize_um_onibus_da_propria_frota_para_atender_alunos_que_estudam_no_municipio_de_campos_dos_goytacazes_no_turno_da_tarde..pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO PARA QUE DISPONIBILIZE UM ÔNIBUS DA PRÓPRIA FROTA, PARA ATENDER ALUNOS QUE ESTUDAM NO MUNICÍPIO DE CAMPOS DOS GOYTACAZES NO TURNO DA TARDE.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_066-2025_-_manutencao_na_estrada_da_serra_de_sao_jose_e_sossego..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_066-2025_-_manutencao_na_estrada_da_serra_de_sao_jose_e_sossego..pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DA SERRA DE SÃO JOSÉ - SOSSEGO.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_067-2025_-_realizacao_de_estudo_para_implantacao_de_um_quebra-molas_antes_da_ponte_na_rua_principal_de_valao_dos_milagres..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_067-2025_-_realizacao_de_estudo_para_implantacao_de_um_quebra-molas_antes_da_ponte_na_rua_principal_de_valao_dos_milagres..pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO PARA IMPLANTAÇÃO DE UM QUEBRA-MOLAS ANTES DA PONTE, NA RUA PRINCIPAL DE VALÃO DOS MILAGRES.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_068-2025_-_manutencao_do_calcamento_na_rua_valentim_peres_beira_rio_em_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_068-2025_-_manutencao_do_calcamento_na_rua_valentim_peres_beira_rio_em_pureza..pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO CALÇAMENTO NA RUA VALENTIM PÉRES (BEIRA RIO), EM PUREZA.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no_069-2025_-_reforma_da_caixa_dagua_em_frente_ao_colegio_municipal_albertino_nascimento_-_colonia..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no_069-2025_-_reforma_da_caixa_dagua_em_frente_ao_colegio_municipal_albertino_nascimento_-_colonia..pdf</t>
   </si>
   <si>
     <t>REFORMA DA CAIXA D'ÁGUA EM FRENTE AO COLÉGIO MUNICIPAL ALBERTINO NASCIMENTO, EM COLÔNIA.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no_070-2025_-_colocacao_de_paralelepipedos_na_rua_de_acesso_ao_cemiterio_municipal_de_colonia..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no_070-2025_-_colocacao_de_paralelepipedos_na_rua_de_acesso_ao_cemiterio_municipal_de_colonia..pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PARALELEPÍPEDOS NA RUA DE ACESSO AO CEMITÉRIO MUNICIPAL DE COLÔNIA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no_071-2025_-_realizacao_de_melhorias_na_acessibilidade_para_o_rio_grande_no_porto_de_colonia..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no_071-2025_-_realizacao_de_melhorias_na_acessibilidade_para_o_rio_grande_no_porto_de_colonia..pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE MELHORIAS NA ACESSIBILIDADE PARA O RIO GRANDE, NO PORTO DE COLÔNIA.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no_072-2025_-_realizacao_de_calcamento_na_rua_projetada_-_recanto_da_penha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no_072-2025_-_realizacao_de_calcamento_na_rua_projetada_-_recanto_da_penha..pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CALÇAMENTO NA RUA PROJETADA, NO BAIRRO RECANTO DA PENHA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no_073-2025__que_seja_feita_a_troca_das_lampadas_do_patio_interno_do_colegio_estadual_barao_de_macaubas_e_ao_entorno_do_mesmo..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no_073-2025__que_seja_feita_a_troca_das_lampadas_do_patio_interno_do_colegio_estadual_barao_de_macaubas_e_ao_entorno_do_mesmo..pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A TROCA DAS LÂMPADAS DO PÁTIO INTERNO DO COLÉGIO ESTADUAL BARÃO DE MACAÚBAS E AO ENTORNO DO MESMO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no_074-2025_-_poda_das_arvores_de_todo_o_interior_do_municipio_finalizando_no_centro_da_cidade..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no_074-2025_-_poda_das_arvores_de_todo_o_interior_do_municipio_finalizando_no_centro_da_cidade..pdf</t>
   </si>
   <si>
     <t>PODA DAS ÁRVORES DE TODO O INTERIOR DO MUNICÍPIO, FINALIZANDO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_no_075-2025_-_inclusao_do_municipio_de_sao_fidelis_no_mapa_de_turismo_brasileiro_por_meio_do_cadastro_no_sismapa..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_no_075-2025_-_inclusao_do_municipio_de_sao_fidelis_no_mapa_de_turismo_brasileiro_por_meio_do_cadastro_no_sismapa..pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DO MUNICÍPIO DE SÃO FIDÉLIS NO MAPA DE TURISMO BRASILEIRO, POR MEIO DO CADASTRO NO SISMAPA.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_no_076-2025_-_patrolamento_da_estrada_de_acesso_ao_assentamento_dos_sem_terra..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_no_076-2025_-_patrolamento_da_estrada_de_acesso_ao_assentamento_dos_sem_terra..pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DE ACESSO AO ASSENTAMENTO DOS SEM TERRA.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no_077-2025_-_construcao_de_um_parquinho_para_os_alunos_da_escola_municipal_washington_pontes_-_boa_esperanca..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no_077-2025_-_construcao_de_um_parquinho_para_os_alunos_da_escola_municipal_washington_pontes_-_boa_esperanca..pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PARQUINHO PARA OS ALUNOS DA ESCOLA MUNICIPAL WASHINGTON PONTES, EM BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no_078-2025_-_construcao_de_uma_capela_mortuaria_na_localidade_de_valao_dos_milagres_-_5o_distrito..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no_078-2025_-_construcao_de_uma_capela_mortuaria_na_localidade_de_valao_dos_milagres_-_5o_distrito..pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NA LOCALIDADE DE VALÃO DOS MILAGRES - 5º DISTRITO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_no_079-2025_-_estudo_para_averiguar_a_possibilidade_do_fechamento_da_rua_entre_a_quadra_de_esportes_e_a_praca_dos_namorados_no_centro_durante_os_finais_de_semana..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_no_079-2025_-_estudo_para_averiguar_a_possibilidade_do_fechamento_da_rua_entre_a_quadra_de_esportes_e_a_praca_dos_namorados_no_centro_durante_os_finais_de_semana..pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA AVERIGUAR A POSSIBILIDADE DO FECHAMENTO DA RUA ENTRE A QUADRA DE ESPORTES E A PRAÇA DOS NAMORADOS NO CENTRO, DURANTE OS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no_080-2025_-_reparo_da_cobertura_na_quadra_de_esportes_do_tancredao_na_vila_dos_coroados..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no_080-2025_-_reparo_da_cobertura_na_quadra_de_esportes_do_tancredao_na_vila_dos_coroados..pdf</t>
   </si>
   <si>
     <t>REPARO DA COBERTURA NA QUADRA DE ESPORTES DO TANCREDÃO, NA VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_no_081-2025_-_que_adotem_medidas_pertinentes_afim_de_sanar_o_vazamento_de_esgoto_a_ceu_aberto_na_rua_emidio_maia_santos_rj_158_proximo_ao_rancho_coroados..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_no_081-2025_-_que_adotem_medidas_pertinentes_afim_de_sanar_o_vazamento_de_esgoto_a_ceu_aberto_na_rua_emidio_maia_santos_rj_158_proximo_ao_rancho_coroados..pdf</t>
   </si>
   <si>
     <t>QUE ADOTEM MEDIDAS PERTINENTES AFIM DE SANAR O VAZAMENTO DE ESGOTO A CÉU ABERTO, NA RUA EMÍDIO MAIA SANTOS (RJ 158), PRÓXIMO AO RANCHO COROADOS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_082-2025_-_refazer_as_pinturas_das_faixas_de_pedestres_em_todo_centro_da_cidade_e_proximo_as_escolas_da_rede_municipal_e_privada_do_nosso_municipio..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_082-2025_-_refazer_as_pinturas_das_faixas_de_pedestres_em_todo_centro_da_cidade_e_proximo_as_escolas_da_rede_municipal_e_privada_do_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>REFAZER AS PINTURAS DAS FAIXAS DE PEDESTRES EM TODO CENTRO DA CIDADE, E PRÓXIMO ÀS ESCOLAS DA REDE MUNICIPAL E PRIVADA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_083-2025_-_realizar_reparos_na_rede_eletrica_da_quadra_de_esportes_de_barro_branco..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_083-2025_-_realizar_reparos_na_rede_eletrica_da_quadra_de_esportes_de_barro_branco..pdf</t>
   </si>
   <si>
     <t>REALIZAR REPAROS NA REDE ELÉTRICA DA QUADRA DE ESPORTES DE BARRO BRANCO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_084-2025_-_que_sejam_adotadas_as_providencias_necessarias_para_garantir_o_cumprimento_da_lei_1.732_de_13_de_julho_de_2023..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_084-2025_-_que_sejam_adotadas_as_providencias_necessarias_para_garantir_o_cumprimento_da_lei_1.732_de_13_de_julho_de_2023..pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA GARANTIR O CUMPRIMENTO DA LEI 1.732 DE 13 DE JULHO DE 2023.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_085-2025_-_instalacao_de_cameras_de_seguranca_nas_creches_e_escolas_da_rede_municipal_de_ensino..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_085-2025_-_instalacao_de_cameras_de_seguranca_nas_creches_e_escolas_da_rede_municipal_de_ensino..pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS CRECHES E ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_no_086-2025_-_capina_e_rocada_em_todas_as_ruas_no_loteamento_morada_do_bosque_no_bairro_barreiro..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_no_086-2025_-_capina_e_rocada_em_todas_as_ruas_no_loteamento_morada_do_bosque_no_bairro_barreiro..pdf</t>
   </si>
   <si>
     <t>CAPINA E ROÇADA EM TODAS AS RUAS NO LOTEAMENTO MORADA DO BOSQUE, NO BAIRRO BARREIRO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_no_087-2025_-_disponibilidade_de_agentes_da_guarda_municipal_em_frente_a_terceira_igreja_batista_localizada_na_rua_loureiro_bairro_ipuca_nos_horarios_de_entrada_e_saida_dos_alunos_da.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_no_087-2025_-_disponibilidade_de_agentes_da_guarda_municipal_em_frente_a_terceira_igreja_batista_localizada_na_rua_loureiro_bairro_ipuca_nos_horarios_de_entrada_e_saida_dos_alunos_da.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIDADE DE AGENTES DA GUARDA MUNICIPAL EM FRENTE À TERCEIRA IGREJA BATISTA, LOCALIZADA NA RUA LOUREIRO, BAIRRO IPUCA, NOS HORÁRIOS DE ENTRADA E SAÍDA DOS ALUNOS DA ESCOLA MUNICIPAL ELVÍDIO COSTA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no_088-2025_-_reparos_em_um_pequeno_trecho_do_calcamento_da_rua_martinha_da_fonseca_vila_dos_coroados..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no_088-2025_-_reparos_em_um_pequeno_trecho_do_calcamento_da_rua_martinha_da_fonseca_vila_dos_coroados..pdf</t>
   </si>
   <si>
     <t>REPAROS EM UM PEQUENO TRECHO DO CALÇAMENTO DA RUA MARTINHA DA FONSECA, VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no_089-2025_-_estudo_tecnico_para_analisar_a_viabilidade_da_transformacao_parcial_da_rua_loureiro_no_bairro_ipuca_em_mao_unica_no_trecho_entre_o_cruzamento_com_a_rua_anibal_campos_ate.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no_089-2025_-_estudo_tecnico_para_analisar_a_viabilidade_da_transformacao_parcial_da_rua_loureiro_no_bairro_ipuca_em_mao_unica_no_trecho_entre_o_cruzamento_com_a_rua_anibal_campos_ate.pdf</t>
   </si>
   <si>
     <t>ESTUDO TÉCNICO PARA ANALISAR A VIABILIDADE DA TRANSFORMAÇÃO PARCIAL DA RUA LOUREIRO NO BAIRRO IPUCA, EM MÃO ÚNICA, NO TRECHO ENTRE O CRUZAMENTO COM A RUA ANÍBAL CAMPOS ATÉ O CRUZAMENTO COM A RUA PROF. TOBIN.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_no_090-2025_-_providenciar_a_instalacao_de_ar_condicionado_em_todas_as_salas_de_aula_da_escola_municipal_francisco_hilariao_-_usina_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_no_090-2025_-_providenciar_a_instalacao_de_ar_condicionado_em_todas_as_salas_de_aula_da_escola_municipal_francisco_hilariao_-_usina_pureza..pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE AR CONDICIONADO EM TODAS AS SALAS DE AULA DA ESCOLA MUNICIPAL FRANCISCO HILARIÃO - USINA PUREZA.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_no_091-2025_-_realizar_o_termino_do_calcamento_da_rua_pedro_gomes_barbosa_no_bairro_da_penha.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_no_091-2025_-_realizar_o_termino_do_calcamento_da_rua_pedro_gomes_barbosa_no_bairro_da_penha.pdf</t>
   </si>
   <si>
     <t>REALIZAR O TÉRMINO DO CALÇAMENTO DA RUA PEDRO GOMES BARBOSA, NO BAIRRO DA PENHA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_092-2025_-_pavimentacao_da_rua_zenir_valentim_localizada_no_bairro_barreiro..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_092-2025_-_pavimentacao_da_rua_zenir_valentim_localizada_no_bairro_barreiro..pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA ZENIR VALENTIM, LOCALIZADA NO BAIRRO BARREIRO.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no_093-2025_-_reparo_no_calcamento_das_calcadas_em_diversos_pontos_do_centro_da_cidade_com_atencao_especial_a_rua_dr._jose_francisco..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no_093-2025_-_reparo_no_calcamento_das_calcadas_em_diversos_pontos_do_centro_da_cidade_com_atencao_especial_a_rua_dr._jose_francisco..pdf</t>
   </si>
   <si>
     <t>REPARO NO CALÇAMENTO DAS CALÇADAS EM DIVERSOS PONTOS DO CENTRO DA CIDADE, COM ATENÇÃO ESPECIAL À RUA DR. JOSÉ FRANCISCO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_094-2025_-_inclusao_na_programacao_de_manutencao_do_municipio_dos_servicos_de_tapa-buracos_rua_thebano_pinheiro_dos_santos_e_a_rua_francisco_calomeni_situadas_na_bairro_vila_dos_co.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_094-2025_-_inclusao_na_programacao_de_manutencao_do_municipio_dos_servicos_de_tapa-buracos_rua_thebano_pinheiro_dos_santos_e_a_rua_francisco_calomeni_situadas_na_bairro_vila_dos_co.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NA PROGRAMAÇÃO DE MANUTENÇÃO DO MUNICÍPIO DOS SERVIÇOS DE TAPA-BURACOS, RUA THEBANO PINHEIRO DOS SANTOS E A RUA FRANCISCO CALOMENI, SITUADAS NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_095-2025_-_estudo_para_executar_a_operacao_tapa-buraco_na_rua_antonio_xavier_maia_-_no_bairro_penha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_095-2025_-_estudo_para_executar_a_operacao_tapa-buraco_na_rua_antonio_xavier_maia_-_no_bairro_penha..pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA EXECUTAR A OPERAÇÃO TAPA-BURACO NA RUA ANTONIO XAVIER MAIA - NO BAIRRO PENHA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_096-2025_-_reforma_no_muro_do_cemiterio_na_localidade_de_boa_esperanca..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_096-2025_-_reforma_no_muro_do_cemiterio_na_localidade_de_boa_esperanca..pdf</t>
   </si>
   <si>
     <t>REFORMA NO MURO DO CEMITÉRIO NA LOCALIDADE DE BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no_097-2025_-_estudo_para_executar_a_operacao_tapa-buraco_na_rua_pastor_jose_pereira_de_lima_-_no_parque_tinola..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no_097-2025_-_estudo_para_executar_a_operacao_tapa-buraco_na_rua_pastor_jose_pereira_de_lima_-_no_parque_tinola..pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA EXECUTAR A OPERAÇÃO TAPA-BURACO NA RUA PASTOR JOSÉ PEREIRA DE LIMA - NO PARQUE TINOLA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Amauri</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no_098-2025_-_reforma_do_posto_de_saude_de_barro_branco..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no_098-2025_-_reforma_do_posto_de_saude_de_barro_branco..pdf</t>
   </si>
   <si>
     <t>REFORMA DO POSTO DE SAÚDE DE BARRO BRANCO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no_099-2025_-_construcao_de_vestiario_e_2_banheiros_na_quadra_de_futsal_da_chatuba..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no_099-2025_-_construcao_de_vestiario_e_2_banheiros_na_quadra_de_futsal_da_chatuba..pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VESTIÁRIO E 2 BANHEIROS NA QUADRA DE FUTSAL DA CHATUBA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_no_100-2025_-_cimentar_e_pintar_a_quadra_de_futsal_do_sao_vicente..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_no_100-2025_-_cimentar_e_pintar_a_quadra_de_futsal_do_sao_vicente..pdf</t>
   </si>
   <si>
     <t>CIMENTAR E PINTAR A QUADRA DE FUTSAL DO SÃO VICENTE.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no_101-2025_-_reparo_no_muro_da_rua_principal_no_distrito_de_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no_101-2025_-_reparo_no_muro_da_rua_principal_no_distrito_de_pureza..pdf</t>
   </si>
   <si>
     <t>REPARO NO MURO DA RUA PRINCIPAL NO DISTRITO DE PUREZA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no_102-2025_-_estudo_de_viabilidade_para_que_haja_um_estacionamento_rotativo_no_centro_e_um_fixo_na_beira_rio..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no_102-2025_-_estudo_de_viabilidade_para_que_haja_um_estacionamento_rotativo_no_centro_e_um_fixo_na_beira_rio..pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA QUE HAJA UM ESTACIONAMENTO ROTATIVO NO CENTRO E UM FIXO NA BEIRA RIO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no_103-2025_-_substituicao_da_iluminacao_publica_por_lampadas_de_led_na_rua_da_igualdade..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no_103-2025_-_substituicao_da_iluminacao_publica_por_lampadas_de_led_na_rua_da_igualdade..pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA POR LÂMPADAS DE LED NA RUA DA IGUALDADE.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_no_104-2025_-_implantacao_de_uma_faixa_de_pedestres_em_frente_a_loja_jaciel_marques_material_de_construcao_-_localizada_na_rua_loureiro_-_no_bairro_ipuca..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_no_104-2025_-_implantacao_de_uma_faixa_de_pedestres_em_frente_a_loja_jaciel_marques_material_de_construcao_-_localizada_na_rua_loureiro_-_no_bairro_ipuca..pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES EM FRENTE A LOJA JACIEL MARQUES MATERIAL DE CONSTRUÇÃO - LOCALIZADA NA RUA LOUREIRO - NO BAIRRO IPUCA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_no_105-2025_-_manutencao_e_reestruturacao_do_campinho_de_futevolei_do_bairro_vila_dos_coroados..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_no_105-2025_-_manutencao_e_reestruturacao_do_campinho_de_futevolei_do_bairro_vila_dos_coroados..pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REESTRUTURAÇÃO DO CAMPINHO DE FUTEVÔLEI, DO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_no_106-2025_-_construcao_de_um_parquinho_com_playground_e_area_de_lazer_no_bairro_vila_dos_coroados_-_ao_lado_da_academia_da_terceira_idade..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_no_106-2025_-_construcao_de_um_parquinho_com_playground_e_area_de_lazer_no_bairro_vila_dos_coroados_-_ao_lado_da_academia_da_terceira_idade..pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PARQUINHO COM PLAYGROUND E ÁREA DE LAZER NO BAIRRO VILA DOS COROADOS, AO LADO DA ACADEMIA DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no_107-2025_-_reforma_do_antigo_campinho_da_cehab_-_no_bairro_vila_dos_coroados..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no_107-2025_-_reforma_do_antigo_campinho_da_cehab_-_no_bairro_vila_dos_coroados..pdf</t>
   </si>
   <si>
     <t>REFORMA DO ANTIGO CAMPINHO DA CEHAB, NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_no_108-2025_-_instalacao_de_iluminacao_publica_na_rua_irene_afonso_menezes_no_bairro_da_penha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_no_108-2025_-_instalacao_de_iluminacao_publica_na_rua_irene_afonso_menezes_no_bairro_da_penha..pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA IRENE AFONSO MENEZES, NO BAIRRO DA PENHA.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_109-2025_-_reforma_do_calcamento_na_escadaria_otacilio_sapateiro_no_bairro_jonas_de_almeida_e_silva_chatuba..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_109-2025_-_reforma_do_calcamento_na_escadaria_otacilio_sapateiro_no_bairro_jonas_de_almeida_e_silva_chatuba..pdf</t>
   </si>
   <si>
     <t>REFORMA DO CALÇAMENTO NA ESCADARIA OTACÍLIO SAPATEIRO, NO BAIRRO JONAS DE ALMEIDA E SILVA (CHATUBA).</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no_110-2025_-_estudo_sobre_a_atualizacao_do_plano_de_cargos_e_salarios_dos_servidores_efetivos_do_municipio_de_sao_fidelis_que_nao_possuem_plano_de_carreira..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no_110-2025_-_estudo_sobre_a_atualizacao_do_plano_de_cargos_e_salarios_dos_servidores_efetivos_do_municipio_de_sao_fidelis_que_nao_possuem_plano_de_carreira..pdf</t>
   </si>
   <si>
     <t>ESTUDO SOBRE A ATUALIZAÇÃO DO PLANO DE CARGOS E SALÁRIOS DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE SÃO FIDÉLIS QUE NÃO POSSUEM PLANO DE CARREIRA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_no_111-2025_-_estudo_para_viabilizar_uma_faixa_de_pedestres_em_frente_a_clinica_da_familia.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_no_111-2025_-_estudo_para_viabilizar_uma_faixa_de_pedestres_em_frente_a_clinica_da_familia.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA VIABILIZAR UMA FAIXA DE PEDESTRES EM FRENTE A CLÍNICA DA FAMÍLIA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_no_112-2025_-_estudo_para_viabilizar_implantacao_de_quebra-molas_na_rua_justino_moreira_no_bairro_ipuca..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_no_112-2025_-_estudo_para_viabilizar_implantacao_de_quebra-molas_na_rua_justino_moreira_no_bairro_ipuca..pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA VIABILIZAR IMPLANTAÇÃO DE QUEBRA-MOLAS NA RUA JUSTINO MOREIRA, NO BAIRRO IPUCA.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_no_113-2025_-_reforma_e_limpeza_no_cemiterio_da_localidade_de_tapera..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_no_113-2025_-_reforma_e_limpeza_no_cemiterio_da_localidade_de_tapera..pdf</t>
   </si>
   <si>
     <t>REFORMA E LIMPEZA NO CEMITÉRIO DA LOCALIDADE DE TAPERA.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_no_114-2025_-_limpeza_na_rua_da_igualdade_devido_a_lama_acumulada_pelas_fortes_chuvas_recentes..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_no_114-2025_-_limpeza_na_rua_da_igualdade_devido_a_lama_acumulada_pelas_fortes_chuvas_recentes..pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RUA DA IGUALDADE, DEVIDO A LAMA ACUMULADA PELAS FORTES CHUVAS RECENTES.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_115-2025_-_melhorias_no_porto_utilizado_pelos_pescadores_na_cehab_no_bairro_vila_dos_coroados..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_115-2025_-_melhorias_no_porto_utilizado_pelos_pescadores_na_cehab_no_bairro_vila_dos_coroados..pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO PORTO UTILIZADO PELOS PESCADORES NA CEHAB, NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_116-2025_-_termino_do_manilhamento_da_rede_de_esgoto_na_rua_antonia_dos_santos_no_angelim..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_116-2025_-_termino_do_manilhamento_da_rede_de_esgoto_na_rua_antonia_dos_santos_no_angelim..pdf</t>
   </si>
   <si>
     <t>TÉRMINO DO MANILHAMENTO DA REDE DE ESGOTO NA RUA ANTONIA DOS SANTOS, NO ANGELIM.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_117-2025_-_instalacao_de_refletores_na_quadra_de_esportes_do_bairro_cristo_rei..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_117-2025_-_instalacao_de_refletores_na_quadra_de_esportes_do_bairro_cristo_rei..pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REFLETORES NA QUADRA DE ESPORTES DO BAIRRO CRISTO REI.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_118-2025_-_pintura_e_reformas_necessarias_na_pracinha_da_penha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_118-2025_-_pintura_e_reformas_necessarias_na_pracinha_da_penha..pdf</t>
   </si>
   <si>
     <t>PINTURA E REFORMAS NECESSÁRIAS NA PRACINHA DA PENHA.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_119-2025_-_reconstrucao_da_parte_de_tras_do_muro_do_cemiterio_de_angelim..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_119-2025_-_reconstrucao_da_parte_de_tras_do_muro_do_cemiterio_de_angelim..pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA PARTE DE TRÁS DO MURO DO CEMITÉRIO DE ANGELIM.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_120-2025_-_estudo_para_viabilizar_a_implantacao_de_quebra-molas_na_rua_santo_amaro_no_bairro_ipuca..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_120-2025_-_estudo_para_viabilizar_a_implantacao_de_quebra-molas_na_rua_santo_amaro_no_bairro_ipuca..pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA VIABILIZAR A IMPLANTAÇÃO DE QUEBRA-MOLAS NA RUA SANTO AMARO, NO BAIRRO IPUCA.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_121-2025_-_que_estenda_a_operacao_tapa-buracos_para_o_bairro_do_barreiro_em_especial_na_rua_barao_de_vila_flor..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_121-2025_-_que_estenda_a_operacao_tapa-buracos_para_o_bairro_do_barreiro_em_especial_na_rua_barao_de_vila_flor..pdf</t>
   </si>
   <si>
     <t>QUE ESTENDA A OPERAÇÃO TAPA-BURACOS PARA O BAIRRO DO BARREIRO, EM ESPECIAL NA RUA BARÃO DE VILA FLOR.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_122-2025_-_estudo_para_a_mudanca_do_local_do_posto_de_saude_esf_do_bairro_penha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_122-2025_-_estudo_para_a_mudanca_do_local_do_posto_de_saude_esf_do_bairro_penha..pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA A MUDANÇA DO LOCAL DO POSTO DE SAÚDE (ESF) DO BAIRRO PENHA.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_123-2025_-_reforma_na_pracinha_do_erasto..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_123-2025_-_reforma_na_pracinha_do_erasto..pdf</t>
   </si>
   <si>
     <t>REFORMA NA PRACINHA DO ERASTO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_124-2025_-_estudo_para_melhoria_da_rede_fluvial_na_localidade_ze_grande_no_bairro_penha_e_captacao_de_agua_pluvial_no_morro_da_torre..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_124-2025_-_estudo_para_melhoria_da_rede_fluvial_na_localidade_ze_grande_no_bairro_penha_e_captacao_de_agua_pluvial_no_morro_da_torre..pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA MELHORIA DA REDE FLUVIAL NA LOCALIDADE ZÉ GRANDE NO BAIRRO PENHA, E CAPTAÇÃO DE ÁGUA PLUVIAL NO MORRO DA TORRE.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_125-2025_-_que_seja_atualizada_a_tabela_de_referencia_do_plano_de_cargo_e_salarios_da_guarda_municipal..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_125-2025_-_que_seja_atualizada_a_tabela_de_referencia_do_plano_de_cargo_e_salarios_da_guarda_municipal..pdf</t>
   </si>
   <si>
     <t>QUE SEJA ATUALIZADA A TABELA DE REFERÊNCIA DO PLANO DE CARGO E SALÁRIOS DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_126-2025_-_construcao_de_uma_cobertura_em_frente_ao_postinho_de_saude_da_nova_divineia..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_126-2025_-_construcao_de_uma_cobertura_em_frente_ao_postinho_de_saude_da_nova_divineia..pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA COBERTURA EM FRENTE AO POSTINHO DE SAÚDE DA NOVA DIVINÉIA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_127-2025_-_limpeza_de_bueiro_na_rua_da_igualdade_em_frente_ao_cemiterio..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_127-2025_-_limpeza_de_bueiro_na_rua_da_igualdade_em_frente_ao_cemiterio..pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE BUEIRO NA RUA DA IGUALDADE, EM FRENTE AO CEMITÉRIO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_no_128-2025_-_reforma_e_limpeza_do_parquinho_do_bairro_cristo_rei..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_no_128-2025_-_reforma_e_limpeza_do_parquinho_do_bairro_cristo_rei..pdf</t>
   </si>
   <si>
     <t>REFORMA E LIMPEZA DO PARQUINHO DO BAIRRO CRISTO REI.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_no_129-2025_-_patrolamento_na_estrada_do_palmital..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_no_129-2025_-_patrolamento_na_estrada_do_palmital..pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA ESTRADA DO PALMITAL.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_no_130-2025_-_realizacao_de_uma_forca_tarefa_para_melhorias_no_bairro_montese..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_no_130-2025_-_realizacao_de_uma_forca_tarefa_para_melhorias_no_bairro_montese..pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UMA FORÇA TAREFA PARA MELHORIAS NO BAIRRO MONTESE.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_131-2025_-_limpeza_da_quadra_de_esportes_do_bairro_cristo_rei_e_capina_arredor_da_mesma..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_131-2025_-_limpeza_da_quadra_de_esportes_do_bairro_cristo_rei_e_capina_arredor_da_mesma..pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA QUADRA DE ESPORTES DO BAIRRO CRISTO REI E CAPINA ARREDOR DA MESMA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_132-2025_-_capina_no_bairro_cristo_rei_-_ipuca..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_132-2025_-_capina_no_bairro_cristo_rei_-_ipuca..pdf</t>
   </si>
   <si>
     <t>CAPINA NO BAIRRO CRISTO REI, IPUCA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_no_133-2025_-_manutencao_na_rua_da_igualdade_nas_proximidades_da_peixaria_do_negao..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_no_133-2025_-_manutencao_na_rua_da_igualdade_nas_proximidades_da_peixaria_do_negao..pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA DA IGUALDADE, NAS PROXIMIDADES DA PEIXARIA DO NEGÃO.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_no_134-2025_-_a_extensao_da_linha_do_expresso_fidelense_que_circula_na_penha_ate_o_campestre_clube_vargem_grande..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_no_134-2025_-_a_extensao_da_linha_do_expresso_fidelense_que_circula_na_penha_ate_o_campestre_clube_vargem_grande..pdf</t>
   </si>
   <si>
     <t>A EXTENSÃO DA LINHA DO EXPRESSO FIDELENSE QUE CIRCULA NA PENHA ATÉ O CAMPESTRE CLUBE VARGEM GRANDE.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_no_135-2025_-_operacao_tapa-buraco_na_rua_odorico_barreto__ipuca_trecho_proximo_a_igreja_assembleia_de_deus..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_no_135-2025_-_operacao_tapa-buraco_na_rua_odorico_barreto__ipuca_trecho_proximo_a_igreja_assembleia_de_deus..pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACO NA RUA ODORICO BARRETO, IPUCA, NO TRECHO PRÓXIMO A IGREJA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_136-2025_-_intervencao_na_rj-158_nas_proximidades_do_posto_do_edalmo_e_da_igreja_de_sao_joao_batista..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_136-2025_-_intervencao_na_rj-158_nas_proximidades_do_posto_do_edalmo_e_da_igreja_de_sao_joao_batista..pdf</t>
   </si>
   <si>
     <t>INTERVENÇÃO NA RJ-158, NAS PROXIMIDADES DO POSTO DO EDALMO E DA IGREJA DE SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_no_137-2025_-_troca_da_areia_do_parquinho_infantil_localizado_em_frente_a_escola_municipal_albertino_nascimento__4o_distrito__colonia..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_no_137-2025_-_troca_da_areia_do_parquinho_infantil_localizado_em_frente_a_escola_municipal_albertino_nascimento__4o_distrito__colonia..pdf</t>
   </si>
   <si>
     <t>TROCA DA AREIA DO PARQUINHO INFANTIL LOCALIZADO EM FRENTE À ESCOLA MUNICIPAL ALBERTINO NASCIMENTO, 4º DISTRITO, COLÔNIA.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_no_138-2025_-_reforma_geral_da_caixa_dagua_localizada_em_frente_a_escola_municipal_albertino_nascimento__colonia..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_no_138-2025_-_reforma_geral_da_caixa_dagua_localizada_em_frente_a_escola_municipal_albertino_nascimento__colonia..pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DA CAIXA D’ÁGUA LOCALIZADA EM FRENTE À ESCOLA MUNICIPAL ALBERTINO NASCIMENTO, COLÔNIA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_no_139-2025_-_a_possiblidade_de_serem_realizadas_melhorias_na_iluminacao_publica_das_entradas_do_nosso_municipio..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_no_139-2025_-_a_possiblidade_de_serem_realizadas_melhorias_na_iluminacao_publica_das_entradas_do_nosso_municipio..pdf</t>
   </si>
   <si>
     <t>A POSSIBLIDADE DE SEREM REALIZADAS MELHORIAS NA ILUMINAÇÃO PÚBLICA DAS ENTRADAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_no_140-2025_-_realizacao_de_reparos_na_travessia_da_linha_ferrea_pontilhao_situada_nas_proximidades_do_posto_do_edalmo..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_no_140-2025_-_realizacao_de_reparos_na_travessia_da_linha_ferrea_pontilhao_situada_nas_proximidades_do_posto_do_edalmo..pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE REPAROS NA TRAVESSIA DA LINHA FÉRREA (PONTILHÃO) SITUADA NAS PROXIMIDADES DO POSTO DO EDALMO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_no_141-2025_-_operacao_tapa-buracos_na_rua_joao_batista_maia__vila_dos_coroados..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_no_141-2025_-_operacao_tapa-buracos_na_rua_joao_batista_maia__vila_dos_coroados..pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACOS NA RUA JOÃO BATISTA MAIA, NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_no_142-2025_-_realizar_reparos_em_carater_de_extrema_urgencia_na_rua_cidade_de_deus__pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_no_142-2025_-_realizar_reparos_em_carater_de_extrema_urgencia_na_rua_cidade_de_deus__pureza..pdf</t>
   </si>
   <si>
     <t>REALIZAR REPAROS EM CARÁTER DE EXTREMA URGÊNCIA NA RUA CIDADE DE DEUS, EM PUREZA.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_no_143-2025_-_reparos_e_aplicacao_de_massa_asfaltica_na_rua_serejeira__vila_operario__pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_no_143-2025_-_reparos_e_aplicacao_de_massa_asfaltica_na_rua_serejeira__vila_operario__pureza..pdf</t>
   </si>
   <si>
     <t>REPAROS E APLICAÇÃO DE MASSA ASFÁLTICA NA RUA SEREJEIRA, NA VILA OPERÁRIO, PUREZA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_no_144-2025_-_reforma_na_pracinha_do_parque_tinola..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_no_144-2025_-_reforma_na_pracinha_do_parque_tinola..pdf</t>
   </si>
   <si>
     <t>REFORMA NA PRACINHA DO PARQUE TINOLA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_no_145-2025_-_operacao_tapa-buraco_na_rua_projetada_b_ao_lado_do_condominio_petruceli_bairro_vila_dos_coroados..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_no_145-2025_-_operacao_tapa-buraco_na_rua_projetada_b_ao_lado_do_condominio_petruceli_bairro_vila_dos_coroados..pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACO NA RUA PROJETADA B, AO LADO DO CONDOMÍNIO PETRUCELI, BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_no_146-2025_-_calcamento_da_rua_andre_e_laura_em_valao_dos_milagres..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_no_146-2025_-_calcamento_da_rua_andre_e_laura_em_valao_dos_milagres..pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA ANDRÉ E LAURA, EM VALÃO DOS MILAGRES.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_no_147-2025_-_concluir_a_instalacao_da_rampa_de_acesso_para_cadeirantes_do_postinho_da_penha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_no_147-2025_-_concluir_a_instalacao_da_rampa_de_acesso_para_cadeirantes_do_postinho_da_penha..pdf</t>
   </si>
   <si>
     <t>CONCLUIR A INSTALAÇÃO DA RAMPA DE ACESSO PARA CADEIRANTES DO POSTINHO DA PENHA.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_no_148-2025_-_realizacao_de_limpeza_e_instalacao_de_iluminacao_publica_no_trevo_da_ponte_de_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_no_148-2025_-_realizacao_de_limpeza_e_instalacao_de_iluminacao_publica_no_trevo_da_ponte_de_pureza..pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE LIMPEZA E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO TREVO DA PONTE DE PUREZA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no_149-2025_-_poda_do_bambuzal_sobre_a_ponte_de_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no_149-2025_-_poda_do_bambuzal_sobre_a_ponte_de_pureza..pdf</t>
   </si>
   <si>
     <t>PODA DO BAMBUZAL SOBRE A PONTE DE PUREZA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no_150-2025_-_realizar_reparos_na_estrutura_de_dois_bueiros_na_rua_joaquim_jose_martins_-_ipuca_proximo_a_padaria_pao_ungido_e_outro_proximo_estadio_guilherme_tito..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no_150-2025_-_realizar_reparos_na_estrutura_de_dois_bueiros_na_rua_joaquim_jose_martins_-_ipuca_proximo_a_padaria_pao_ungido_e_outro_proximo_estadio_guilherme_tito..pdf</t>
   </si>
   <si>
     <t>REALIZAR REPAROS NA ESTRUTURA DE DOIS BUEIROS NA RUA JOAQUIM JOSÉ MARTINS, IPUCA, PRÓXIMO A PADARIA PÃO UNGIDO E OUTRO PRÓXIMO ESTÁDIO GUILHERME TITO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no_151-2025_-_reforma_em_calcada_na_rua_antonio_xavier_maia_no_trecho_ao_lado_do_comercio_mundo_das_aguas..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no_151-2025_-_reforma_em_calcada_na_rua_antonio_xavier_maia_no_trecho_ao_lado_do_comercio_mundo_das_aguas..pdf</t>
   </si>
   <si>
     <t>REFORMA EM CALÇADA NA RUA ANTÔNIO XAVIER MAIA, NO TRECHO AO LADO DO COMÉRCIO MUNDO DAS ÁGUAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no_152-2025_-_reconstrucao_de_dois_quebra-molas_e_estudo_para_viabilizacao_de_mais_um_na_rua_santo_amaro_entre_a_capela_santo_amaro_ate_a_primeira_entrada_do_bairro_pedreira.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no_152-2025_-_reconstrucao_de_dois_quebra-molas_e_estudo_para_viabilizacao_de_mais_um_na_rua_santo_amaro_entre_a_capela_santo_amaro_ate_a_primeira_entrada_do_bairro_pedreira.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DE DOIS QUEBRA-MOLAS, E ESTUDO PARA VIABILIZAÇÃO DE IMPLANTAÇÃO DE MAIS UM QUEBRA-MOLAS, NA RUA SANTO AMARO, NO TRECHO ENTRE A CAPELA SANTO AMARO ATÉ A PRIMEIRA ENTRADA DO BAIRRO PEDREIRA.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_153-2025_-_substituicao_de_areia_do_parquinho_da_escola_municipal_oscar_pereira_da_silva_bairro_sao_jose..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_153-2025_-_substituicao_de_areia_do_parquinho_da_escola_municipal_oscar_pereira_da_silva_bairro_sao_jose..pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE AREIA DO PARQUINHO DA ESCOLA MUNICIPAL OSCAR PEREIRA DA SILVA, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_154-2025_-_limpeza_publica_em_todas_as_ruas_da_localidade_de_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_154-2025_-_limpeza_publica_em_todas_as_ruas_da_localidade_de_pureza..pdf</t>
   </si>
   <si>
     <t>LIMPEZA PÚBLICA EM TODAS AS RUAS DA LOCALIDADE DE PUREZA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_155-2025_-_reforma_dos_muros_da_linha_ferroviaria_e_dos_bancos_situados_em_sua_redondeza_na_localidade_de_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_155-2025_-_reforma_dos_muros_da_linha_ferroviaria_e_dos_bancos_situados_em_sua_redondeza_na_localidade_de_pureza..pdf</t>
   </si>
   <si>
     <t>REFORMA DOS MUROS DA LINHA FERROVIÁRIA E DOS BANCOS SITUADOS EM SUA REDONDEZA, NA LOCALIDADE DE PUREZA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_no_156-2025_-_reparo_na_iluminacao_publica_em_diversos_pontos_da_localidade_de_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_no_156-2025_-_reparo_na_iluminacao_publica_em_diversos_pontos_da_localidade_de_pureza..pdf</t>
   </si>
   <si>
     <t>REPARO NA ILUMINAÇÃO PÚBLICA EM DIVERSOS PONTOS DA LOCALIDADE DE PUREZA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_no_157-2025_-_limpeza_no_valao_da_esperanca_localizado_na_rua_professor_joao_barreto_da_silva_no_185_bairro_vila_dos_coroados..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_no_157-2025_-_limpeza_no_valao_da_esperanca_localizado_na_rua_professor_joao_barreto_da_silva_no_185_bairro_vila_dos_coroados..pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO VALÃO DA ESPERANÇA, LOCALIZADO NA RUA PROFESSOR JOÃO BARRETO DA SILVA, Nº 185, BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_158-2025_-_limpeza_e_capina_no_cemiterio_principal_de_pureza_e_no_cemiterio_localizado_proximo_a_fazenda_da_saudade_ambos_situados_em_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_158-2025_-_limpeza_e_capina_no_cemiterio_principal_de_pureza_e_no_cemiterio_localizado_proximo_a_fazenda_da_saudade_ambos_situados_em_pureza..pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINA NO CEMITÉRIO PRINCIPAL DE PUREZA E NO CEMITÉRIO LOCALIZADO PRÓXIMO A FAZENDA DA SAUDADE, AMBOS SITUADOS EM PUREZA.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_159-2025_-_instalacao_de_ralo_para_escoamento_de_agua_na_rua_cabo_irani_guimaraes_vila_operaria_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_159-2025_-_instalacao_de_ralo_para_escoamento_de_agua_na_rua_cabo_irani_guimaraes_vila_operaria_pureza..pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE RALO PARA ESCOAMENTO DE ÁGUA NA RUA CABO IRANI GUIMARÃES, VILA OPERÁRIA, PUREZA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_160-2025_-_desentupimento_de_bueiro_localizado_na_rua_expedicionario_eiduarte_da_silva_pontes_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_160-2025_-_desentupimento_de_bueiro_localizado_na_rua_expedicionario_eiduarte_da_silva_pontes_pureza..pdf</t>
   </si>
   <si>
     <t>DESENTUPIMENTO DE BUEIRO LOCALIZADO NA RUA EXPEDICIONÁRIO EIDUARTE DA SILVA PONTES, PUREZA.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_no_161-2025_-_que_seja_extendida_a_execucao_da_operacao_tapa-buraco_na_rua_aristino_alonso_farias_no_parque_tinola..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_no_161-2025_-_que_seja_extendida_a_execucao_da_operacao_tapa-buraco_na_rua_aristino_alonso_farias_no_parque_tinola..pdf</t>
   </si>
   <si>
     <t>QUE SEJA EXTENDIDA A EXECUÇÃO DA OPERAÇÃO TAPA-BURACO NA RUA ARISTINO ALONSO FARIAS, NO PARQUE TINOLA.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_no_162-2025_-_estudo_para_aquisicao_de_containers_de_lixo..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_no_162-2025_-_estudo_para_aquisicao_de_containers_de_lixo..pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA AQUISIÇÃO DE CONTAINERS DE LIXO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_no_163-2025_-_reforma_da_calcada_na_avenida_teodoro_gouveia_de_abreu_no_trecho_da_academia_popular_em_frente_o_detran..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_no_163-2025_-_reforma_da_calcada_na_avenida_teodoro_gouveia_de_abreu_no_trecho_da_academia_popular_em_frente_o_detran..pdf</t>
   </si>
   <si>
     <t>REFORMA DA CALÇADA NA AVENIDA TEODORO GOUVÊIA DE ABREU, NO TRECHO DA ACADEMIA POPULAR, EM FRENTE O DETRAN.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_164-2025_-_que_seja_disponibilizado_e_capacitado_profissional_do_quadro_de_funcionario_da_semus_para_realizar_os_levantamentos_de_orcamentos_da_cirurgia_que_o_paciente_passara..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_164-2025_-_que_seja_disponibilizado_e_capacitado_profissional_do_quadro_de_funcionario_da_semus_para_realizar_os_levantamentos_de_orcamentos_da_cirurgia_que_o_paciente_passara..pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPONIBILIZADO E CAPACITADO PROFISSIONAL DO QUADRO DE FUNCIONÁRIOS DA SECRETARIA MUNICIPAL DE SAÚDE PARA REALIZAR OS LEVANTAMENTOS DE ORÇAMENTOS DAS CIRURGIAS QUE O PACIENTE TERÁ QUE PASSAR.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_165-2025_-_realizar_a_troca_de_iluminacao_amarela_por_branca_fria_da_quadra_de_esportes_da_ipuca..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_165-2025_-_realizar_a_troca_de_iluminacao_amarela_por_branca_fria_da_quadra_de_esportes_da_ipuca..pdf</t>
   </si>
   <si>
     <t>REALIZAR A TROCA DE ILUMINAÇÃO AMARELA POR BRANCA FRIA DA QUADRA DE ESPORTES DA IPUCA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_166-2025_-_revitalizacao_do_horto_municipal_de_sao_fidelis..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_166-2025_-_revitalizacao_do_horto_municipal_de_sao_fidelis..pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO HORTO MUNICIPAL DE SÃO FIDÉLIS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_167-2025_-_que_seja_intensificada_a_frequencia_da_coleta_de_residuos_solidos_urbanos_no_bairro_cristo_rei..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_167-2025_-_que_seja_intensificada_a_frequencia_da_coleta_de_residuos_solidos_urbanos_no_bairro_cristo_rei..pdf</t>
   </si>
   <si>
     <t>QUE SEJA INTENSIFICADA A FREQUÊNCIA DA COLETA DE RESÍDUOS SÓLIDOS URBANOS NO BAIRRO CRISTO REI.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_168-2025_-_que_seja_instituida_uma_agenda_fixa_com_datas_previamente_divulgadas_para_coleta_de_entulhos_e_limpeza_urbana_nos_distritos_do_municipio..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_168-2025_-_que_seja_instituida_uma_agenda_fixa_com_datas_previamente_divulgadas_para_coleta_de_entulhos_e_limpeza_urbana_nos_distritos_do_municipio..pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTITUIDA UMA AGENDA FIXA, COM DATAS PREVIAMENTE DIVULGADAS, PARA COLETA DE ENTULHOS E LIMPEZA URBANA NOS DISTRITOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no_169-2025_-_instalacao_de_iluminacao_publica_no_interior_e_entorno_do_cemiterio_municipal..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no_169-2025_-_instalacao_de_iluminacao_publica_no_interior_e_entorno_do_cemiterio_municipal..pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO INTERIOR E ENTORNO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_no_170-2025_-_que_seja_instaurada_a_coleta_de_lixo_na_localidade_de_tabuinha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_no_170-2025_-_que_seja_instaurada_a_coleta_de_lixo_na_localidade_de_tabuinha..pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTAURADA A COLETA DE LIXO NA LOCALIDADE DE TABUINHA.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_no_171-2025_-_patrolamento_e_instalacao_de_manilhas_na_estrada_de_santa_catarina..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_no_171-2025_-_patrolamento_e_instalacao_de_manilhas_na_estrada_de_santa_catarina..pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E INSTALAÇÃO DE MANILHAS NA ESTRADA DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_172-2025_-_patrolamento_na_localidade_de_ze_grande_no_bairro_penha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_172-2025_-_patrolamento_na_localidade_de_ze_grande_no_bairro_penha..pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA LOCALIDADE DE ZÉ GRANDE, NO BAIRRO PENHA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_no_173-2025_-_estudo_para_criacao_de_uma_via_exclusiva_para_ciclistas_em_sao_fidelis_tendo_inicio_na_rua_doutor_jose_francisco_e_concluindo_na_rua_doutor_euclides_da_cunha..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_no_173-2025_-_estudo_para_criacao_de_uma_via_exclusiva_para_ciclistas_em_sao_fidelis_tendo_inicio_na_rua_doutor_jose_francisco_e_concluindo_na_rua_doutor_euclides_da_cunha..pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA CRIAÇÃO DE UMA VIA EXCLUSIVA PARA CICLISTAS EM SÃO FIDÉLIS, TENDO INÍCIO NA RUA DOUTOR JOSÉ FRANCISCO E CONCLUINDO NA RUA DOUTOR EUCLIDES DA CUNHA, PRÓXIMO AO TAMARINDO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_no_174-2025_-_iluminacao_publica_nos_trechos_de_angelim_ate_a_ponte_e_da_ponte_ate_o_cemiterio_de_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_no_174-2025_-_iluminacao_publica_nos_trechos_de_angelim_ate_a_ponte_e_da_ponte_ate_o_cemiterio_de_pureza..pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NOS TRECHOS DE ANGELIM ATÉ A PONTE, E DA PONTE ATÉ O CEMITÉRIO DE PUREZA.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_no_175-2025_-_que_servicos_de_retirada_de_lixo_entulho_e_demais_intervencoes_similares_sejam_preferencialmente_realizados_fora_do_horario_comercial..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_no_175-2025_-_que_servicos_de_retirada_de_lixo_entulho_e_demais_intervencoes_similares_sejam_preferencialmente_realizados_fora_do_horario_comercial..pdf</t>
   </si>
   <si>
     <t>QUE SERVIÇOS DE RETIRADA DE LIXO, ENTULHO E DEMAIS INTERVENÇÕES SIMILARES, QUE DEMANDEM O USO DE CAMINHÕES E MÁQUINAS PESADAS, SEJAM PREFERENCIALMENTE, REALIZADOS FORA DO HORÁRIO COMERCIAL.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_no_176-2025_-_demolicao_do_antigo_banheiro_publico_localizado_no_antigo_porto_em_pureza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_no_176-2025_-_demolicao_do_antigo_banheiro_publico_localizado_no_antigo_porto_em_pureza..pdf</t>
   </si>
   <si>
     <t>DEMOLIÇÃO DO ANTIGO BANHEIRO PÚBLICO, LOCALIZADO NO ANTIGO PORTO, EM PUREZA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_177-2025_-_aquisicao_de_aparelho_medidor_de_nivel_sonoro_decibelimetro_e_a_capacitacao_dos_agentes_responsaveis_pela_fiscalizacao..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_177-2025_-_aquisicao_de_aparelho_medidor_de_nivel_sonoro_decibelimetro_e_a_capacitacao_dos_agentes_responsaveis_pela_fiscalizacao..pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE APARELHO MEDIDOR DE NÍVEL SONORO (DECIBELÍMETRO), E A CAPACITAÇÃO DOS AGENTES RESPONSÁVEIS PELA FISCALIZAÇÃO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_178-2025_-_alteracao_do_ponto_de_carga_e_descarga_no_cruzamento_da_rua_frei_angelo_com_a_avenida_sete_de_setembro..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_178-2025_-_alteracao_do_ponto_de_carga_e_descarga_no_cruzamento_da_rua_frei_angelo_com_a_avenida_sete_de_setembro..pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO PONTO DE CARGA E DESCARGA NO CRUZAMENTO DA RUA FREI ÂNGELO COM A AVENIDA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_179-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_179-2025.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NA TRAVESSA QUE LIGA A RUA PASTOR JOSÉ PEREIRA DE LIMA, NO PARQUE TINOLA, COM A LOCALIDADE DE "ZÉ GRANDE", NO BAIRRO PENHA.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_180-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_180-2025.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS NA LOCALIDADE DE PEDRA BRANCA.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_181-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_181-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA BENEDITO PESSANHA, EM ERNESTO MACHADO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_182-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_182-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA MARCAÇÃO DE UM ESPAÇO PARA CARGA E DESCARGA, EM FRENTE AO MERCADO MUNICIPAL DE SÃO FIDÉLIS DO OUTRO LADO DA RUA, EM FRENTE AO ANEXO DA EMPRESA UBBI INTERNET.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_183-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_183-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REFLETORES NO CAMPO DE FUTEBOL DE VALÃO DOS MILAGRES.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_184-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_184-2025.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACO E UMA REFORMA EM TRECHO DA CALÇADA NA RUA GUSTAVO JOSÉ DE SOUZA, NO BAIRRO SÃO VICENTE, PRÓXIMO AO "ZÉ BAMBU".</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_185-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_185-2025.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACO NA RUA ANTONIO COELHO, NO TREVO COM A RUA RICARDO FRANCO, PRÓXIMO A MERCEARIA DO NEGO, NO PARQUE TINOLA.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_186-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_186-2025.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE CRIAR O PROGRAMA "BEBÊ A BORDO", COM O OBJETIVO DE OFERECER TRANSPORTE GRATUITO, SEGURO E ADEQUADO PARA MÃES E SEUS BEBÊS RECÉM-NASCIDOS, NO MOMENTO DA ALTA DA MATERNIDADE ATÉ SUAS RESPECTIVAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Rogerinho</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_187-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_187-2025.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇOS EMERGENCIAIS DE TERRAPLANAGEM (NIVELAMENTO, DRENAGEM E COMPACTAÇÃO), NO TRECHO ENTRE "ENTRADA DA USINA PUREZA NO PONTO ANTIGA GARACY, LAGOA, PRÓXIMA A FAZENDA PALMEIRA ATÉ A FAZENDA ROMÃO.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_188-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_188-2025.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA LOCALIDADE DE RECANTO DO BONIFÁCIO, NO DISTRITO DE COLÔNIA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_189-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_189-2025.pdf</t>
   </si>
   <si>
     <t>PODA DAS ÁRVORES DE GRANDE PORTE EM UMA DAS VIAS DE ACESSO AO MUNICÍPIO, NO BAIRRO VILA DOS COROADOS, NAS IMEDIAÇÕES DO RANCHO COROADOS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_190-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_190-2025.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL, CAPINA E RETIRADA DE ENTULHOS DO CEMITÉRIO LOCALIZADO NO DISTRITO DE PENEDO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_191-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_191-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA NA CAPELA DO CEMITÉRIO DO DISTRITO DE PENEDO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_192-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_192-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO A FIM DE VIABILIZAR A IMPLANTAÇÃO DE QUEBRA-MOLAS NA RUA SANTO AMARO, NO TRECHO ENTRE O CRISTO REI E A LOCALIDADE DE "BREJINHO", NO BAIRRO IPUCA.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_193-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_193-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PONTILHÃO NA ESTRADA DE BOM JESUS, NA LOCALIDADE DE ERNESTO MACHADO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_194-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_194-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PONTILHÃO NA ESTRADA DO COPINHO, NA LOCALIDADE DE ERNESTO MACHADO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_195-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_195-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO A FIM DE CEDER PARA CONCESSÃO A LINHA FÉRREA, NO TRECHO ENTRE A ESTAÇÃO DE PUREZA ATÉ A PONTE PRETA NO COROADOS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_196-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_196-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO A FIM DE CONSTRUIR UMA PONTE DE CONCRETO, NA LOCALIDADE DE BARRO BRANCO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_197-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_197-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA A CONCESSÃO DE LICENÇAS JUNTO AOS ORGÃOS RESPONSÁVEIS, PARA AS PESSOAS INTERESSADAS EM PROMOVER ATIVIDADES DE TURISMO DE BARCO NO RIO PARAÍBA DO SUL.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_198-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_198-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA RAMPA DE ACESSIBILIDADE, NO IMÓVEL ONDE ATUALMENTE FUNCIONA O CONSELHO DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_199-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_199-2025.pdf</t>
   </si>
   <si>
     <t>ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL AMPLIANDO A LICENÇA-PATERNIDADE DOS SERVIDORES PÚBLICOS MUNICIPAIS PARA 20 DIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/304/digitalizar0007.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/304/digitalizar0007.pdf</t>
   </si>
   <si>
     <t>URGENTE PINTURA DAS FAIXAS DE PEDESTRES E SINALIZAÇÃO VIÁRIA, BEM COMO O TAMPONAMENTO DOS BURACOS AO LONGO DA RUA LOUREIRO, IPUCA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_201-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_201-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTILHÃO NA LOCALIDADE DE SANTO ALEIXO - ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_202-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_202-2025.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA ESTRADA DA BARRA DO COLÉGIO, PASSANDO PELA LOCALIDADE DO ARACAJÚ E SEGUINDO POR TODA EXTENSÃO DA SERRA DA BELA JOANA.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_203-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_203-2025.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA ESTRADA DA CARREIRA COMPRIDA QUE LIGA RIO DO COLÉGIO AS LOCALIDADES DE SOSSEGO E SÃO JOSÉ.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_204-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_204-2025.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACO NA RUA SÃO JOSÉ Nº 340, COM CRUZAMENTO COM A RUA PROFESSOR TOBIN, BAIRRO IPUCA.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_205-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_205-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO A FIM DE VIABILIZAR A IMPLANTAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO ENTRE A RUA ANTÔNIO XAVIER MAIA E LUIZ DA COSTA MACHADO, EM FRENTE A FARMÁCIA DA PENHA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_206-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_206-2025.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR A IMPLANTAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO ENTRE A RUA GOVERNADOR ROBERTO SILVEIRA E RUA ANTÔNIO AZEVEDO, EM FRENTE PADÁRIA PÃO DA VIDA (ANTIGA BELÉM).</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_207-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_207-2025.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA DESCIDA DA PONTE, PRÓXIMO A ANTIGA ALGODOEIRA.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_208-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_208-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE ADEQUAÇÃO SOBRE OS DIAS E HORÁRIOS DA REMOÇÃO DE ENTULHOS NOS BAIRROS, E FAÇA A DIVULGAÇÃO SOBRE O CRONOGRAMA DE COLETAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/315/209-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/315/209-2025.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR UM CARRO AOS POSTINHOS DE SAÚDE DE NOSSO MUNICÍPIO, PARA REALIZAÇÃO DE CONSULTAS E FISIOTERAPIA DOMICILIAR PARA PESSOAS ESPECIAIS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_210-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_210-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA NA PRACINHA DO ATERRO NO BAIRRO BARÃO MACAÚBAS, PRÓXIMO AO CAMPO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_211-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_211-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA NO MURO DO CAMPO DO ATERRO, NO BAIRRO BARÃO DE MACAÚBAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_212-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_212-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO DA PENHA.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_213-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_213-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DA PENHA.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_214-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_214-2025.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DO MONTE ALEGRE, LOCALIZADA NO 5º DISTRITO, NA REGIÃO DE LAJE MACAPÁ.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_215-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_215-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ADOTADAS AÇÕES EMERGENCIAIS NO COMBATE À INFESTAÇÃO DE MOSQUITOS EM NOSSO MUNICÍPIO, ESPECIALMENTE COM O RETORNO DO CARRO FUMACÊ.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_216-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_216-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA VERIFICAR A VIABILIDADE DE CONSTRUÇÃO DE BANHEIROS ACESSÍVEIS E ADEQUADOS PARA TODOS OS USUÁRIOS, INCLUINDO PESSOAS DE NECESSIDADES ESPECIAIS, NAS PRAÇAS PÚBLICAS DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_217-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_217-2025.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS AMARELAS POR LÂMPADAS BRANCO FRIO DE TODAS AS QUADRAS ESPORTIVAS DA CIDADE.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_218-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_218-2025.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DO TIMBÓ, EM PUREZA.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_219-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_219-2025.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS FAIXAS DE PEDRESTES EM TODA EXTENSÃO DA AV. EMYDIO MAIA SANTOS, NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_220-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_220-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA RUA ANTÔNIO XAVIER MAIA , NO TRECHO DO CRUZAMENTO COM A RUA PASTOR AVELINO FIGUEIREDO, NO BAIRRO DA PENHA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_221-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_221-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA NO CAMPO DE FUTEBOL DA LOCALIDADE DE PEDRA BRANCA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_222-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_222-2025.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA VICINAL QUE LIGA A USINA PUREZA À LOCALIDADE DE ROMÃO.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_223-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_223-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INCLUÍDO NA LEI Nº 1.807/2025, QUE DISPÕE SOBRE A COBRANÇA DE ESTACIONAMENTO ROTATIVO NO MUNICÍPIO DE SÃO FIDÉLIS - RJ, PARA AUTORIZAR A DESTINAÇÃO DE 10%, DA PARTE DA ARRECADAÇÃO QUE PERTENCE AO MUNICÍPIO, ÀS INSTITUIÇÕES FILANTRÓPICAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_224-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_224-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA VIABILIZAR A IMPLANTAÇÃO DE QUEBRA-MOLAS NA CHEGADA DA LOCALIDADE DE VALÃO DOS MILAGRES.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_225-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_225-2025.pdf</t>
   </si>
   <si>
     <t>PINTURA DE SINALIZAÇÃO EM FRENTE AO POSTINHO DA PENHA.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_226-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_226-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA EM TODOS OS BAIRROS E DISTRITOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_227-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_227-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA AVALIADO COM URGÊNCIA AS CONDIÇÕES ESTRUTURAIS DO PONTILHÃO LOCALIZADO NA RODOVIA ESTADUAL QUE DÁ ACESSO AO 5º DISTRITO, LAJE DE MACAPÁ.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_228-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_228-2025.pdf</t>
   </si>
   <si>
     <t>PODA DAS ÁRVORES SITUADAS NA RUA DA IGUALDADE, NO BAIRRO MATADOURO.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/353/indicacao_229-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/353/indicacao_229-2025.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA FERROVIA SITUADA NA RUA DA IGUALDADE, NO BAIRRO MATADOURO.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DA LOCALIDADE DE SANTANA DE GRUMARIM</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_231-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_231-2025.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR ADESIVOS DE IDENTIFICAÇÃO NOS VEÍCULOS DE TÁXI, INFORMANDO A NUMERAÇÃO DO "PONTO" A QUE ELE PERTENCE.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_232-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_232-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INTENSIFICADA A RONDA OSTENSIVA NAS COMUNIDADES RURAIS DE: ERNESTO MACHADO,PEDRA D'ÁGUA E RIO DO COLÉGIO.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_233-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_233-2025.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES NA RUA JUVENIL GOMES DA SILVA, BAIRRO DA PENHA, PRÓXIMO A ACADEMIA DO ELIZEU.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_234-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_234-2025.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS FAIXAS DE PEDESTRES EXISTENTES NO CRUZAMENTO DOS SEMÁFOROS PRÓXIMO AO POSTO PETROBRAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_235-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_235-2025.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DA QUADRA DE ESPORTES DO BAIRRO CRISTO REI.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_236-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_236-2025.pdf</t>
   </si>
   <si>
     <t>SOLUCIONAR UM GRAVE VAZAMENTO DE ESGOTO NA RUA POETA FARIA JÚNIOR.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_237-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_237-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA NA GRADE DE PROTEÇÃO DA PONTE METÁLICA.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_238-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_238-2025.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO GERAL NAS DEPENDÊNCIAS DO CEMITÉRIO CENTRAL, LOCALIZADO NA RUA DA IGUALDADE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_239-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_239-2025.pdf</t>
   </si>
   <si>
     <t>INTERVENÇÃO IMEDIATA NA RUA EDUARDO RAPOSO NETO, PRÓXIMO AO BAR DO DEJAIR, NO BARÃO DE MACAÚBAS, AFIM DE SOLUCIONAR UM GRAVE PROBLEMA DE VAZAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>IDENTIFICAÇÃO DOS NOMES DAS RUAS NO BAIRRO JONAS DE ALMEIDA E SILVA - CHATUBA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_241-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_241-2025.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA ESTRADA DA LOCALIDADE DE SANTA CATARINA E ENTORNOS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_242-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_242-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E PINTURA DA QUADRA DE ESPORTES DA RUA LOUREIRO - IPUCA.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_243-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_243-2025.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA EM UM POSTE DA REDE PÚBLICA, NA RUA FRANCISCO RIBEIRO NETO, Nº 105, PARQUE TINOLA.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_244-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_244-2025.pdf</t>
   </si>
   <si>
     <t>AJUSTES NAS LINHAS DE ÔNIBUS QUE ATENDEM A LOCALIDADE DE VALÃO DOS MILAGRES.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_245-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_245-2025.pdf</t>
   </si>
   <si>
     <t>OBRA DE CALÇAMENTO E REDE DE ESGOTO NO LOTEAMENTO "ZÉ GRANDE", NO BAIRRO PENHA.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_246-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_246-2025.pdf</t>
   </si>
   <si>
     <t>VISTORIA E AÇÕES DE CONTROLE DO CARRAPATO ESTRELA NO LOTEAMENTO DANIEL MURY.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_247-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_247-2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO E REFORÇO DA ILUMINAÇÃO PÚBLICA NA RUA CARLOS AUGUSTO DE AZEVEDO, Nº 166, VILA DOS COROADOS, EM FRENTE A OFICINA DO CACAU.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_248-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_248-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PARQUINHO INFANTIL NA ESCOLA PROFESSOR JOÃO BARRETO DA SILVA, NA LOCALIDADE DE ERNESTO MACHADO.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_249-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_249-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA CRIAÇÃO DE UM PROJETO DE LEI COM INTUITO DE CRIAR UMA SECRETARIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/404/digitalizar0018.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/404/digitalizar0018.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE UM BEBEDOURO E A REALIZAÇÃO DE MELHORIAS ESTRUTURAIS NA UNIDADE BÁSICA DE SAÚDE (UBS) DA IPUCA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/405/digitalizar0017.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/405/digitalizar0017.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE UM BEBEDOURO E A REALIZAÇÃO DE MELHORIAS ESTRUTURAIS NO CAPS DO SERVIÇO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/406/indicacao_252-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/406/indicacao_252-2025.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DO EVENTO DE CROSSFIT DENOMINADO "WOD WARS FESTIVAL" NO CALENDÁRIO CULTURAL DA PREFEITURA.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_253-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_253-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDE A VIABILIDADE E ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA A REABERTURA DO MATADOURO MUNICIPAL.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_254-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_254-2025.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA REFORMA NA PRACINHA DO ATERRO.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_255-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_255-2025.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE UM SISTEMA INTEGRADO DE MONITORAMENTO, POR MEIO DA CRIAÇÃO DE UM CENTRO INTEGRADO DE SEGURANÇA E ORDEM PÚBLICA.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_256-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_256-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS DE COLETA SELETIVA EM TODAS AS PRAÇAS PÚBLICAS DO CENTRO E BAIRROS DE SÃO FIDÉLIS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_257-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_257-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA FORNECER TRANSPORTE PÚBLICO AO MENOS UMA VEZ POR SEMANA, NA LOCALIDADE DE SANTA RITA DO BREJINHO - IPUCA.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_258-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_258-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA CRIAÇÃO DE UM CRONOGRAMA PARA RETIRADA DE ENTULHOS E GALHOS NOS BAIRROS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_259-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_259-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA QUE SEJA REALIZADA A AMPLIAÇÃO DAS ATRIBUIÇÕES DA GUARDA MUNICIPAL NA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_260-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_260-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CAMPO DE MALHA, LOCALIZADO NA AVENIDA PARANHOS, NA BEIRA LINHA, PRÓXIMO AO SUPERMERCADO DO POVO.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_261-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_261-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO TÉCNICO PARA ABERTURA DE UM VIA PÚBLICA NO PROLONGAMENTO DA TRAVESSA JOVENTINO COSTA, NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_262-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_262-2025.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE DUAS LIXEIRAS NA RUA PRAÇA SÃO JOSÉ, AO LADO DO HOTEL SÃO JOSÉ.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/430/protweb1usr13id15102025124819.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/430/protweb1usr13id15102025124819.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO PARA APLICAÇÃO DA COTA DE CONTRATAÇÃO PROPORCIONAL DE PESSOAS COM DEFICIÊNCIA (PCD) EM TODO O QUADRO DE PESSOAL DA PREFEITURA.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_264-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_264-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA A INSTALAÇÃO DE QUEBRA-MOLAS, NA RUA VEREADOR ARINO AUGUSTO CARNEIRO Nº 18, VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_265-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_265-2025.pdf</t>
   </si>
   <si>
     <t>REPAROS EM UMA REDE DE ESGOTO NA RUA ANTÔNIO ALVES CRUZ, VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_266-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_266-2025.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACO NA RUA PROFESSOR TOBIM Nº 110, IPUCA.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_267-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_267-2025.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE UM NOVO HORÁRIO DA VIAÇÃO EXPRESSINHO PARA PUREZA - SÃO FIDÉLIS, NO PERÍODO ENTRE 08H E 12H.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_268-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_268-2025.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM COMPUTADOR PARA O CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO - CAEDE.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao_269-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao_269-2025.pdf</t>
   </si>
   <si>
     <t>TRANSFERÊNCIA DO CAEDE PARA UM ESPAÇO DE MELHOR ACESSIBILIDADE E LOCALIZAÇÃO CENTRAL NA CIDADE.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_270-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_270-2025.pdf</t>
   </si>
   <si>
     <t>SOLUCIONAR O PROBLEMA RELACIONADO AO ESGOTO A CÉU ABERTO NA RUA SANTO AMARO, NO BAIRRO CRISTO REI.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_271-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_271-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA VIABILIZAÇÃO DE  IMPLANTAÇÃO DE UM QUEBRA-MOLAS NA RUA GENERAL DENEVAL PEIXOTO, NO BAIRRO BARÃO DE MACAÚBAS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao_272-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao_272-2025.pdf</t>
   </si>
   <si>
     <t>RENOVAÇÃO DO TERMO DE CESSÃO DE USO DO ESPAÇO PÚBLICO ATUALMENTE UTILIZADO PELA LOJA MAÇÔNICA SALOMÃO LUIZ GINSBURG Nº 36.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_273-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_273-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E LIMPEZA DOS BUEIROS NA AV. PARANHOS (EM FRENTE A BANDA 22 DE OUTUBRO, GRÁFICA 13 E AO LADO DA ANTIGA ESTAÇÃO DA REDE FERROVIÁRIA FEDERAL).</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_274-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_274-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO, LIMPEZA E DESOBSTRUÇÃO DA REDE DE DRENAGEM PLUVIAL, NA RUA JOÃO FRANCISCO CESÁRIO (ANTIGO TIRO DE GUERRA) NO BAIRRO BARÃO DE MACAÚBAS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_275-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_275-2025.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_276-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_276-2025.pdf</t>
   </si>
   <si>
     <t>PODA DE UMA ÁRVORE NO BECO DA LADEIRA, Nº 70, NO BAIRRO SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_277-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_277-2025.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE UM EVENTO COMEMORATIVO OFICIAL EM CELEBRAÇÃO À DATA DE ELEVAÇÃO DE SÃO FIDÉLIS À CATEGORIA DE CIDADE, OCORRIDA EM 3 DE DEZEMBRO DE 1870.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_278-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_278-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO, LIMPEZA E DESOBSTRUÇÃO DA REDE DE DRENAGEM PLUVIAL NAS RUAS DE SÃO FIDÉLIS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_279-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_279-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM TOMADAS PROVIDÊNCIAS URGENTES QUANTO AO ESCOAMENTO DE ESGOTO A CÉU ABERTO, EXISTENTE NA SEGUNDA ESCADA QUE DÁ ACESSO DA RUA DA IGUALDADE AO BAIRRO MONTESE.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_280-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_280-2025.pdf</t>
   </si>
   <si>
     <t>PINTURA DA FAIXA DE TRAVESSIA DE PEDESTRES NA RUA EMYGDIO MAIA SANTOS, EM FRENTE AO SUPERMERCADO ROBERTÃO, NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_281-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_281-2025.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DA OPERAÇÃO VERÃO SEGURO NO CALENDÁRIO OFICIAL DE ATIVIDADES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/456/indicacao_282-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/456/indicacao_282-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REFORMA DO PONTILHÃO NA LOCALIDADE DO SAPÊ.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_283-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_283-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA POPULAR (ACADEMIA AO AR LIVRE), NO BAIRRO PENHA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_284-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_284-2025.pdf</t>
   </si>
   <si>
     <t>URGENTE NECESSIDADE DE ESTIPULAR UM PISO SALARIAL PARA OS MÉDICOS ESPECIALISTAS COM JORNADA DE 20 (VINTE) HORAS SEMANAIS DA REDE PÚBLICA DE SAÚDE.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_285-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_285-2025.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DO QUADRO DE SERVIDORES MUNICIPAIS QUE ATUAM COMO CONDUTORES DE AMBULÂNCIA, RECONHECENDO-OS COMO PROFISSIONAIS DA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_286-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_286-2025.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE TRANSPORTE ESCOLAR ADEQUADO PARA ATENDER OS ALUNOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), DA ESCOLA MUNICIPAL BARÃO DE MACAÚBAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>VERIFICAÇÃO E REPARO DE UM BUEIRO NA RUA GENERAL DENEVAL PEIXOTO, EM FRENTE AO COLÉGIO BARÃO DE MACAÚBAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_288-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_288-2025.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE UM PROGRAMA DE AULAS DE NATAÇÃO, VOLTADO À COMUNIDADE, NAS DEPENDÊNCIAS DA ESTRATÉGIA SAÚDE DA FAMÍLIA (ESF) DA PENHA.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_289-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_289-2025.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESOBSTRUÇÃO DO BUEIRO LOCALIZADO NO CRUZAMENTO DA RUA LOUREIRO COM A RUA PASTOR ANTONIO VENANCIO DE AQUINO, NO BAIRRO IPUCA.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_290-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_290-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA VIABILIZAÇÃO DE IMPLANTAÇÃO DE UM QUEBRA-MOLA NA RUA NEMÉSIO DA COSTA SEIXAS, NO BAIRRO BARÃO DE MACAÚBAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_291-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_291-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO E PROPOSTA DE ALTERAÇÃO NA LEI MUNICIPAL Nº 1.556/2018 E LEI Nº 1.686/2022 PARA OTIMIZAR A REDUÇÃO DE JORNADA DE MÃES, PAIS E RESONSÁVEIS POR PESSOAS COM TEA OU CONDIÇÕES ATÍPICAS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_292-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_292-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO IMEDIATA DE UMA RAMPA DE ACESSO NA ENTRADA PRINCIPAL DA CASA DOS CONSELHOS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_293-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_293-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO COMPLETO DE REFORMA E REVITALIZAÇÃO DA PRAÇA PÚBLICA, LOCALIZADA NO BAIRRO JONAS DE ALMEIDA E SILVA (CHATUBA) AO LADO DA CRECHE.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_294-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_294-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA POPULAR (ACADEMIA AO AR LIVRE), NO BAIRRO JONAS DE ALMEIDA E SILVA (CHATUBA), EM LOCAL DE FÁCIL ACESSO E VISIBILIDADE.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_295-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_295-2025.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CENTRO INCLUIR E CRESCER.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_296-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_296-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TELÃO, SOM E ESTRUTURA NA PRAÇA PÚBLICA PARA TRANSMISSÃO DA FINAL DA COPA LIBERTADORES DA AMÉRICA.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_297-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_297-2025.pdf</t>
   </si>
   <si>
     <t>OBRAS DE RECUPERAÇÃO, TAPA-BURACOS E NIVELAMENTO NA RUA MISSIONÁRIO SALOMÃO GINSBURG, NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE NOVAS LIXEIRAS NA PRAÇA PRINCIPAL, NA QUADRA DO CENTRO E NA PRAÇA DOS NAMORADOS.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_299-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_299-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE GALERIA PARA DRENAGEM DE ÁGUAS PLUVIAIS, NA RUA JOSÉ DIAS CAVARARO, NO BAIRRO SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/491/indicacao_300-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/491/indicacao_300-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS BANCOS DA PRAÇA GUILHERME TITO DE AZEVEDO.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_no_001-2025_-_requerer_exclarecimentos_sobre_convocacao_de_mediadores_escolares_aprovados_no_concurso_publico.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_no_001-2025_-_requerer_exclarecimentos_sobre_convocacao_de_mediadores_escolares_aprovados_no_concurso_publico.pdf</t>
   </si>
   <si>
     <t>REQUERER EXCLARECIMENTOS SOBRE CONVOCAÇÃO DE MEDIADORES ESCOLARES APROVADOS NO CONCURSO PÚBLICO.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_002-2025_-_mocao_de_aplausos_ao_excelentissimo_reverendissimo_bispo_dom_fernando_areas_rifan-_filho_ilustre_da_nossa_querida_cidade_poema.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_002-2025_-_mocao_de_aplausos_ao_excelentissimo_reverendissimo_bispo_dom_fernando_areas_rifan-_filho_ilustre_da_nossa_querida_cidade_poema.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EXCELENTÍSSIMO REVERENDÍSSIMO BISPO DOM FERNANDO AREAS RIFAN.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_003-2025_-_solicita_informacoes_a_enel.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_003-2025_-_solicita_informacoes_a_enel.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A ENEL.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_004-2025_-_solicita_informacoes_a_secretaria_municipal_de_educacao.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_004-2025_-_solicita_informacoes_a_secretaria_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_005-2025_-_solicita_informacoes_a_associacao_hospitalar_armandi_vidal.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_005-2025_-_solicita_informacoes_a_associacao_hospitalar_armandi_vidal.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A ASSOCIAÇÃO HOSPITALAR ARMANDO VIDAL.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_no_006-2025_-_requer_esclarecimentos_ao_gestor_municipal.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_no_006-2025_-_requer_esclarecimentos_ao_gestor_municipal.pdf</t>
   </si>
   <si>
     <t>REQUERER ESCLARECIMENTOS AO GESTOR MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_no_007-2025_-_mocao_de_aplausos_aos_agentes_de_defesa_ambiental_-_guarda-parques_-_lotados_na_subsede_do_parque_estadual_do_desengano_-_ped.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_no_007-2025_-_mocao_de_aplausos_aos_agentes_de_defesa_ambiental_-_guarda-parques_-_lotados_na_subsede_do_parque_estadual_do_desengano_-_ped.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS AGENTES DE DEFESA AMBIENTAL - GUARDA PARQUES, LOTADOS NA SUBSEDE DO PARQUE ESTADUAL DO DESENGANO - PED.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no_008-2025_-_requerer_esclarecimento_a_prefeitura_municipal_de_sao_fidelis..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no_008-2025_-_requerer_esclarecimento_a_prefeitura_municipal_de_sao_fidelis..pdf</t>
   </si>
   <si>
     <t>REQUERER ESCLARECIMENTOS À PREFEITURA MUNICIPAL DE SÃO FIDÉLIS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no_009-2025_-_esclarecimento_sobre_os_procedimentos_adotados_para_a_realizacao_das_podas_de_arvores_no_municipio.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no_009-2025_-_esclarecimento_sobre_os_procedimentos_adotados_para_a_realizacao_das_podas_de_arvores_no_municipio.pdf</t>
   </si>
   <si>
     <t>ESCLARECIMENTO SOBRE OS PROCEDIMENTOS ADOTADOS PARA A REALIZAÇÃO DAS PODAS DE ÁRVORES NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_no_010-2025_-_mocao_de_aplausos_a_ana_victoria_aguiar_malafaia_carlos.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_no_010-2025_-_mocao_de_aplausos_a_ana_victoria_aguiar_malafaia_carlos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À ANA VICTÓRIA AGUIAR MALAFAIA CARLOS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_no_011-2025_-_mocao_de_aplausos_a_diretoria_do_boia_cross_colonia..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_no_011-2025_-_mocao_de_aplausos_a_diretoria_do_boia_cross_colonia..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À DIRETORIA DO BOIA CROSS COLÔNIA.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_no_012-2025_-_reiteracao_do_requerimento_n_0062025..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_no_012-2025_-_reiteracao_do_requerimento_n_0062025..pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DO REQUERIMENTO N° 006/2025.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no_013-2025_-_requerer_esclarecimentos_ao_gestor_municipal..pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_014-2025_-_concede_mocao_de_aplausos_ao_dr._victor_mauro_cruz..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no_013-2025_-_requerer_esclarecimentos_ao_gestor_municipal..pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_014-2025_-_concede_mocao_de_aplausos_ao_dr._victor_mauro_cruz..pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO DR. VICTOR MAURO CRUZ.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_no_015-2025_-_apoio_a_proposta_de_emenda_a_constituicao_pec_no_52023_de_autoria_do_deputado_marcelo_crivella_que_amplia_a_imunidade_tributaria_para_templos_de_qualquer_culto..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_no_015-2025_-_apoio_a_proposta_de_emenda_a_constituicao_pec_no_52023_de_autoria_do_deputado_marcelo_crivella_que_amplia_a_imunidade_tributaria_para_templos_de_qualquer_culto..pdf</t>
   </si>
   <si>
     <t>APOIO A PROPOSTA DE EMENDA À CONSTITUIÇÃO (PEC) Nº 5/2023, DE AUTORIA DO DEPUTADO MARCELO CRIVELLA, QUE AMPLIA A IMUNIDADE TRIBUTÁRIA PARA TEMPLOS DE QUALQUER CULTO.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_no_016-2025_-_mocao_de_aplausos_aos_policiais_militares_willian_chaves_magalhaes_e_alcimar_de_oliveira_pontes..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_no_016-2025_-_mocao_de_aplausos_aos_policiais_militares_willian_chaves_magalhaes_e_alcimar_de_oliveira_pontes..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS POLICIAIS MILITARES WILLIAN CHAVES MAGALHÃES E ALCIMAR DE OLIVEIRA PONTES.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_no_017-2025_-_mocao_de_aplausos_ao_sr._everton_ferreira_teles..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_no_017-2025_-_mocao_de_aplausos_ao_sr._everton_ferreira_teles..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. EVERTON FERREIRA TELES.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_no_018-2025_-_mocao_de_aplausos_ao_sr._alexandre_mury..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_no_018-2025_-_mocao_de_aplausos_ao_sr._alexandre_mury..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. ALEXANDRE MURY.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/62/requerimento_no_019-2025_-_mocao_de_aplausos_ao_sr._cezar_romero_teixeira_carlos..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/62/requerimento_no_019-2025_-_mocao_de_aplausos_ao_sr._cezar_romero_teixeira_carlos..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. CEZAR ROMERO TEIXEIRA CARLOS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_no_020-2025_-_mocao_de_pesar_ao_senhor_bartolomeu_pereira_da_silva.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_no_020-2025_-_mocao_de_pesar_ao_senhor_bartolomeu_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SENHOR BARTOLOMEU PEREIRA DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_no_021-2025_-_mocao_de_aplausos_a_unipasf_uniao_de_pastores_de_sao_fidelis..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_no_021-2025_-_mocao_de_aplausos_a_unipasf_uniao_de_pastores_de_sao_fidelis..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À UNIPASF (UNIÃO DE PASTORES DE SÃO FIDÉLIS).</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no_022-2025_-_mocao_de_aplausos_para_matheus_pereira_macedo_de_sousa..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no_022-2025_-_mocao_de_aplausos_para_matheus_pereira_macedo_de_sousa..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA MATHEUS PEREIRA MACEDO DE SOUSA.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_no_023-2025_-_mocao_de_aplausos_ao_reverendissimo_padre_maxwell_santos_de_almeida..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_no_023-2025_-_mocao_de_aplausos_ao_reverendissimo_padre_maxwell_santos_de_almeida..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO REVERENDÍSSIMO PADRE MAXWELL SANTOS DE ALMEIDA.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/67/requerimento_no_024-2025_-_mocao_de_aplausos_ao_excelentissimo_senhor_ricardo_martins_david..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/67/requerimento_no_024-2025_-_mocao_de_aplausos_ao_excelentissimo_senhor_ricardo_martins_david..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EXCELENTÍSSIMO SENHOR RICARDO MARTINS DAVID.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_no_025-2025_-_mocao_de_aplausos_ao_excelentissimo_senhor_deputado_estadual_bruno_boaretto..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_no_025-2025_-_mocao_de_aplausos_ao_excelentissimo_senhor_deputado_estadual_bruno_boaretto..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL BRUNO BOARETTO.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_no_026-2025_-_mocao_de_aplausos_a_sra._amanda_bastos_vicente_figueira..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_no_026-2025_-_mocao_de_aplausos_a_sra._amanda_bastos_vicente_figueira..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À SRA. AMANDA BASTOS VICENTE FIGUEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_no_027-2025_-_requerer_esclarecimentos_a_secretaria_municipal_de_educacao..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_no_027-2025_-_requerer_esclarecimentos_a_secretaria_municipal_de_educacao..pdf</t>
   </si>
   <si>
     <t>REQUERER ESCLARECIMENTOS À SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_no_028-2025_-_requerer_esclarecimentos_a_prefeitura_municipal_de_sao_fidelis..pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_no_029-2025_-_concede_mocao_de_aplausos_ao_sernhor_wagner_bertin..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_no_028-2025_-_requerer_esclarecimentos_a_prefeitura_municipal_de_sao_fidelis..pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_no_029-2025_-_concede_mocao_de_aplausos_ao_sernhor_wagner_bertin..pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR WAGNER BERTIN.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_no_030-2025_-_concede_mocao_de_aplausos_a_sra._janine_petrutes_palagar..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_no_030-2025_-_concede_mocao_de_aplausos_a_sra._janine_petrutes_palagar..pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A SRA. JANINE PETRUTES PALAGAR.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_no_031-2025_-_concede_mocao_de_aplausos_a_equipe_medica_composta_por_dra_estefanny_pela_enfermeira_paula_rogeria_alcantara_de_castro_e_pela_tecnica_dem_enfermagem_ingryd_gomes_de_as.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_no_031-2025_-_concede_mocao_de_aplausos_a_equipe_medica_composta_por_dra_estefanny_pela_enfermeira_paula_rogeria_alcantara_de_castro_e_pela_tecnica_dem_enfermagem_ingryd_gomes_de_as.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS A EQUIPE MÉDICA COMPOSTA POR DRª. ESTEFANNY, PELA ENFERMEIRA PAULA ROGÉRIA ALCÂNTARA DE CASTRO E PELA TÉCNICA EM ENFERMAGEM INGRYD GOMES DE ASSIS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no_032-2025_-_mocao_de_aplausos_ao_projeto_cinema_em_movimento.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no_032-2025_-_mocao_de_aplausos_ao_projeto_cinema_em_movimento.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROJETO "CINEMA EM MOVIMENTO”.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no_033-2025_-_requerer_esclarecimentos_ao_gestor_municipal..pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_no_034-2025_-_mocao_de_aplausos_ao_sr._valdemy_dos_santos_braga_junior..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no_033-2025_-_requerer_esclarecimentos_ao_gestor_municipal..pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_no_034-2025_-_mocao_de_aplausos_ao_sr._valdemy_dos_santos_braga_junior..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. VALDEMY DOS SANTOS BRAGA JÚNIOR.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_no_035-2025_-_mocao_de_aplausos_ao_sr._marcos_vinicius_porto_stellet..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_no_035-2025_-_mocao_de_aplausos_ao_sr._marcos_vinicius_porto_stellet..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. MARCOS VINICÍUS PORTO STELLET.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no_036-2025_-_mocao_de_aplausos_ao_sr._wanderson_soares_moreira..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no_036-2025_-_mocao_de_aplausos_ao_sr._wanderson_soares_moreira..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. WANDERSON SOARES MOREIRA.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_no_037-2025_-_diploma_de_honra_ao_merito_ao_pastor_samuel_mury_de_aquino.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_no_037-2025_-_diploma_de_honra_ao_merito_ao_pastor_samuel_mury_de_aquino.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO AO PASTOR SAMUEL MURY DE AQUINO.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_no_038-2025_-_mocao_de_aplausos_ao_sr._damian_wander..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_no_038-2025_-_mocao_de_aplausos_ao_sr._damian_wander..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. DAMIAN WANDER.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_no_039-2025_-_mocao_de_aplausos_ao_estrela_do_norte_esporte_clube..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_no_039-2025_-_mocao_de_aplausos_ao_estrela_do_norte_esporte_clube..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ESTRELA DO NORTE ESPORTE CLUBE.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_no_040-2025_-_mocao_de_aplausos_ao_sr._pedro_silva_goudard_cruz..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_no_040-2025_-_mocao_de_aplausos_ao_sr._pedro_silva_goudard_cruz..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. PEDRO SILVA GOUDARD CRUZ.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_no_041-2025_-_mocao_de_aplausos_ao_chefe_e_subchefe_do_parque_estadual_do_desengano_sr._lucio_heron_da_costa_e_sr._wellington_santos_cinelli..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_no_041-2025_-_mocao_de_aplausos_ao_chefe_e_subchefe_do_parque_estadual_do_desengano_sr._lucio_heron_da_costa_e_sr._wellington_santos_cinelli..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CHEFE E SUBCHEFE DO PARQUE ESTADUAL DO DESENGANO: SR. LÚCIO HERON DA COSTA E SR. WELLINGTON SANTOS CINELLI.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_no_042-2025_-_mocao_de_aplausos_ao_guarda_ambiental_flavio_marchioro_stelet..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_no_042-2025_-_mocao_de_aplausos_ao_guarda_ambiental_flavio_marchioro_stelet..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO GUARDA AMBIENTAL FLÁVIO MARCHIORO STELET.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_no_043-2025_-_mocao_de_aplausos_ao_senhor_leonardo_ferraz_de_souza..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_no_043-2025_-_mocao_de_aplausos_ao_senhor_leonardo_ferraz_de_souza..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR LEONARDO FERRAZ DE SOUZA.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_no_044-2025_-_mocao_de_aplausos_aos_senhores_rodrigo_dos_santos_larrubia_patrickson_ouro_fino_gravitol_souza_e_wesley_barcellos_silva..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_no_044-2025_-_mocao_de_aplausos_aos_senhores_rodrigo_dos_santos_larrubia_patrickson_ouro_fino_gravitol_souza_e_wesley_barcellos_silva..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS SENHORES RODRIGO DOS SANTOS LARRUBIA, PATRICKSON OURO FINO GRAVITOL SOUZA E WESLEY BARCELLOS SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_no_045-2025_-_diploma_de_honra_ao_merito_a_igreja_batista_em_penedo..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_no_045-2025_-_diploma_de_honra_ao_merito_a_igreja_batista_em_penedo..pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO À IGREJA BATISTA EM PENEDO.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_no_046-2025_-_solicitar_esclarecimentos_a_empresa_enel..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_no_046-2025_-_solicitar_esclarecimentos_a_empresa_enel..pdf</t>
   </si>
   <si>
     <t>SOLICITAR ESCLARECIMENTOS À EMPRESA ENEL.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_no_047-2025_-_mocao_de_aplausos_a_deputada_federal_daniela_mote_de_souza_carneiro_daniela_do_waguinho..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_no_047-2025_-_mocao_de_aplausos_a_deputada_federal_daniela_mote_de_souza_carneiro_daniela_do_waguinho..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À DEPUTADA FEDERAL DANIELA MOTÉ DE SOUZA CARNEIRO (DANIELA DO WAGUINHO).</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_048-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_048-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. DANIEL MURY WILLEMEN.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/286/digitalizar.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/286/digitalizar.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A POSSIBILIDADE DE INCLUSÃO, NO EDITAL DA CONCESSÃO/CONTRATO DE PRESTAÇÃO DO SERVIÇO DE ESTACIONAMENTO ROTATIVO NAS PRINCIPAIS VIAS DA CIDADE, DE CLÁUSULA QUE DESTINE DE 5% A 10% DA PARCELA DA ARRECADAÇÃO LÍQUIDA DESTINADA À EMPRESA CONCESSIONÁRIA ÀS INSTITUIÇÕES FILANTRÓPICAS LEGALMENTE CONSTITUÍDAS E ATUANTES NO MUNICÍPIO DE SÃO FIDÉLIS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_050-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_050-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À SENHORA SOLANGE DE SOUZA REIS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_051-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_051-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À SRA. MARIA CLARA LARRÚBIA PERES.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_052-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_052-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER INFORMAÇÕES AO PODER EXECUTIVO SOBRE LICENÇA-PATERNIDADE.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ÀS EQUIPES DE VÔLEI MASCULINO E FEMININO DO COLÉGIO FIDELENSE.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/316/054-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/316/054-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO RECÉM-FUNDADO GAMBÁ MOTORCYCLES M.C</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_055-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_055-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS POLICIAIS MILITARES SUBTENENTE DIOGO E SARGENTO DUARTE.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_056-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_056-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO DR. JORGE WILLIAM PEREIRA CABRAL JÚNIOR.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_057-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_057-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR AURENIO PERRUT DE OLIVEIRA.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_058-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_058-2025.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO AO SENHOR RAPHAEL S. SALGADO.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_059-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_059-2025.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO AO SENHOR DANILO BEZERRA DE MENEZES SILVA.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_060-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_060-2025.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL BRUNO BOARETTO.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_061-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_061-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO VETO PRESIDENCIAL AO PROJETO DE LEI Nº 1.440/2019, QUE INCLUIRIA MUNICÍPIOS DO NORTE E NOROESTE FLUMINENSE NA REGIÃO SEMIÁRIDA BRASILEIRA.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_062-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_062-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À SRA. MARIA DE LOURDES MORAES LIMA.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_no_063-2025_-_solicita_providencias_urgentes_ao_der-rj-_quanto_a_manutencao_das_rodovias_estaduais_rj-158_e_rj-192-_que_cortam_o_municipio_de_sao_fidelis..pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_no_063-2025_-_solicita_providencias_urgentes_ao_der-rj-_quanto_a_manutencao_das_rodovias_estaduais_rj-158_e_rj-192-_que_cortam_o_municipio_de_sao_fidelis..pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES AO DER-RJ, QUANTO À MANUTENÇÃO DAS RODOVIAS ESTADUAIS RJ-158 E RJ-192, QUE CORTAM O MUNICÍPIO DE SÃO FIDÉLIS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO A IGREJA BATISTA DE ITACOLOMY.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_065-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_065-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS POLICIAIS MILITARES HUMPREY GADELHA QUINTANILHA, HUGO MELLO PERES E AUGUSTO RODRIGUES QUITAR.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/363/img20250818_12574908.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/363/img20250818_12574908.pdf</t>
   </si>
   <si>
     <t>SOLICITAR INFORMAÇÕES AO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_067-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_067-2025.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO À IGREJA BATISTA EM BOA HORA</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_068-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_068-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA A ESTUDANTE FIDELENSE THIFFANY CRISTINI CASSIANO DA SILVA MALTA ROCHA.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SÃO FIDÉLIS MOTO CLUBE.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_070-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_070-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER INFORMAÇÕES À SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E AO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_071-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_071-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES E RECOMENDAÇÕES SOBRE A REDUÇÃO DE HORÁRIOS DO TRANSPORTE COLETIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_072-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_072-2025.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO AO SENHOR ABDALLAH MOHAMAD SLAYBI JÚNIOR.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/390/requerimento_073-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/390/requerimento_073-2025.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DETALHADAS ACERCA DA REDUÇÃO DE LINHAS E HORÁRIOS DO TRANSPORTE COLETIVO URBANO E RURAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_074-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_074-2025.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA SERVIDORA SRA. DAYVANE SANTOS MACIEL, PRESIDENTE DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/399/requerimento_075-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/399/requerimento_075-2025.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NESTA CASA LEGISLATIVA, COM A FINALIDADE DE TRATAR SOBRE O AUMENTO SIGNIFICATIVO DOS FURTOS A ESTABELECIMENTOS COMERCIAIS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/401/requerimento_076-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/401/requerimento_076-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ATLETA DHIOGO KHAYK GOULART DE SOUZA, E SEUS PROFESSORES LUCAS OLIVEIRA DE BARROS E JOANDERSON PAIVA DIAS.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/403/requerimento_077-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/403/requerimento_077-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO EXECUTIVO ACERCA DO ATRASO NO PAGAMENTO DOS PROFESSORES DE REDE MUNICIPAL DE ENSINO, REFERENTE AO MÊS DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_078-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_078-2025.pdf</t>
   </si>
   <si>
     <t>DESTINADO AO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/411/requerimento_079-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/411/requerimento_079-2025.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE RECADASTRAMENTO E ADOÇÃO DE CRITÉRIOS DE ACESSO AO TRANSPORTE UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_080-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_080-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER A PRESTAÇÃO DE CONTAS DETALHADA DA APLICAÇÃO DOS RECURSOS DO VALOR ALUNO ANO POR RESULTADOS (VAAR), VINCULADOS AO FUNDEB.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/423/protweb1usr14id14102025080600.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/423/protweb1usr14id14102025080600.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SUBTENENTE ALMIR CASANOVA MIRANDA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_082-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_082-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À CARLOS HENRIQUE LIMA HOHLENWERGER.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_083-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_083-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR CLEIDIMAR NEVES SIQUEIRA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_084-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_084-2025.pdf</t>
   </si>
   <si>
     <t>DIPLOMA DE HONRA AO MÉRITO AO PASTOR ADEMILCESAR CORDEIRO BARRETO.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_mocao_de_aplausos_-_crefito_2.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_mocao_de_aplausos_-_crefito_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CREFITO - 2.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/435/requerimento_086-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/435/requerimento_086-2025.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO QUADRO DE PROFISSIONAIS DO CAEDE.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_087-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_087-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. FRANK ANTÔNIO FELLES DA SILVA</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_088-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_088-2025.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO CHEFE DO PODER EXECUTIVO, ACERCA DA ENTREGA OFICIAL, PREVISÃO DE INAUGURAÇÃO E FUNCIONAMENTO DA UNIDADE BÁSICA DE SAÚDE, LOCALIZADA NO BAIRRO VILA DOS COROADOS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_089-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_089-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À ÍRIS GOMES DA COSTA.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_090-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_090-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROJETO INTERDISCIPLINAR OKAN.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_091-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_091-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER INFORMAÇÕES AO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_092-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_092-2025.pdf</t>
   </si>
   <si>
     <t>ESCLARECIMENTOS URGENTES SOBRE O ATRASO NO PAGAMENTO DAS BOLSAS DE ESTÁGIO VINCULADAS À PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_093-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_093-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BEBEDOUROS PÚBLICOS PARA ANIMAIS (LEI ESTADUAL Nº 11.022/2025).</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_094-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_094-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À MAURÍCIO RITZ AMARAL.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_095-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_095-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À MAGNÓLIA MARIA FARIA.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_096-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_096-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO GRUPO DE FOLIA DE REIS ALEGRIA DE VIVER.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento_097-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento_097-2025.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO PODER EXECUTIVO SOBRE NOVAS CONVOCAÇÕES PARA O CARGO DE ACS DO BAIRRO IPUCA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/497/requerimento_098-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/497/requerimento_098-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER ESCLARECIMENTOS DO FUNDO DE PREVIDÊNCIA DO MUNICÍPIO DE SÃO FIDÉLIS.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_099-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_099-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER ESCLARECIMENTOS AO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>JOSÉ WILLIAM RIBEIRO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/7/pl_01-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/7/pl_01-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI  MUNICIPAL Nº 1468/2016, PARA AUMENTAR O NUMERO DE VAGAS DE AGENTES COMUNITÁRIOS DE SAÚDE(ACS), ALTERA O ART, 13, § 3º, DA LEI MUNICIPAL Nº1500/2017, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/8/pl_02-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/8/pl_02-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 3 DO ART. 13 DA LEI Nº 1500/2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/9/pl_03-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/9/pl_03-2025.pdf</t>
   </si>
   <si>
     <t>REDENOMINA A AVENIDA 7 DE SETEMBRO PARA AVENIDA BENEDITO PASSARINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/10/pl_04-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/10/pl_04-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE CADASTRO E IDENTIFICAÇÃO DAS PESSOAS COM DEFICIÊNCIA DE QUALQUER NATUREZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/11/pl_05-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/11/pl_05-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA SOLTURA, QUEIMA E COMERCIALIZAÇÃO DE FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS COM EFEITO SONORO RUIDOSO NO MUNICÍPIO DE SÃO FIDÉLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/12/pl_06-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/12/pl_06-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE COBERTURAS EM ÁREAS EXTERNAS DESTINADAS À FORMAÇÃO DE FILAS EM AGÊNCIAS BANCÁRIAS NO MUNICÍPIO DE SÃO FIDÉLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/13/pl_07-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/13/pl_07-2025.pdf</t>
   </si>
   <si>
     <t>GARANTE AO CONTRIBUINTE A POSSIBILIDADE DE PAGAMENTO DE TRIBUTOS, TAXAS, MULTAS E AFINS ATRAVÉS DO SISTEMA PIX.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/14/pl_08-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/14/pl_08-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES E ATUALIZAÇÕES NA REDAÇÃO DA LEI MUNICIPAL Nº1220/2009.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/15/pl_09-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/15/pl_09-2025.pdf</t>
   </si>
   <si>
     <t>CRIA NOVAS VAGAS PARA CARGOS DE PROVIMENTO EFETIVO DO MUNICÍPIO DE SÃO FIDÉLIS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_-_reestruturacao_cargos_camara.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_-_reestruturacao_cargos_camara.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE SÃO FIDÉLIS QUANTO AOS CARGOS COMISSIONADOS E FUNÇÕES GRATIFICADAS, DISPÕE SOBRE SUAS REMUNERAÇÕES, ATRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/17/pl_11-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/17/pl_11-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EMISSÃO DE RUÍDOS SONOROS EXCESSIVOS PROVENIENTES DE ESCAPAMENTOS DE VEÍCULOS AUTOMOTORES EM SÃO FIDÉLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/18/pl_12-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/18/pl_12-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA LIBERAÇÃO DE EXAMES E DO FORNECIMENTO DE MEDICAMENTOS QUE ESTEJAM PREVISTOS NA RELAÇÃO MUNICIPAL DE MEDICAMENTOS - REMUME, E DESDE QUE ESTEJAM DISPONÍVEIS NAS FARMÁCIAS BÁSICAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/19/pl_13-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/19/pl_13-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES OCUPANTES DE CARGOS DE PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, PARA O FIM ESPECÍFICO DE ADEQUAÇÃO AO PISO NACIONAL, NOS TERMOS EM QUE PRECEITUA A LEI FEDERAL Nº 11.738/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/20/pl_14-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/20/pl_14-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REMOÇÃO DE FIAÇÃO E CABOS DE VIA AÉREA EXCEDENTES E SEM USO INSTALADOS POR PRESTADORAS DE SERVIÇOS QUE OPEREM NO MINICÍPIO DE SÃO FIDÉLIS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/21/digitalizar0044.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/21/digitalizar0044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSCLUSÃO PROGRAMA ALUGUEL SOCIAL AS FAMILIAS COM PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA(TEA) EM SÃO FIDELIS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/22/digitalizar0045.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/22/digitalizar0045.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DO IMPOSTO PREDIAL TERRITORIAL URBANO - IPTU, PARA AS FAMILIAS QUE POSSUAM PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) EM SÃO FIDELIS.</t>
   </si>
   <si>
     <t>RECONHECE E DECLARA COMO UTILIDADE PÚBLICA O "PROGRAMA DE INCLUSÃO SOCIAL TECA", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/24/pl_18-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/24/pl_18-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL À ENTIDADE CASA DE APOIO DONA TITA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/25/pl_19-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/25/pl_19-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO NO ÂMBITO DO MUNICÍPIO DE SÃO FIDÉLIS A COBRANÇA DE SACOLAS DESCARTÁVEIS BIODEGRADÁVEIS DE PAPEL OU DE QUALQUER OUTRO MATERIAL QUE NÃO POLUA O MEIO AMBIENTE PARA EMBALAGEM E TRANSPORTE DE PRODUTOS ADQUIRIDOS EM ESTABELECIMENTOS COMERCIAIS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/26/pl_20-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/26/pl_20-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/27/pl_21-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/27/pl_21-2025.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE COMBATE AO SUICÍDIO NO MUNICÍPIO DE SÃO FIDÉLIS/RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/28/pl_22-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/28/pl_22-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO DE BRINQUEDOS ADAPTADOS PARA  CRIANÇAS COM DEFICIÊNCIA EM LOCAIS PÚBLICOS E PRIVADOS DE LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/29/pl_23-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/29/pl_23-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 1.244 DE 01 DE JUNHO DE 2010, QUE REGULAMENTA O ADICIONAL DE DIFÍCIL ACESSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/30/digitalizar0046.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/30/digitalizar0046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COBRANÇA DE TAXA DE RELIGAÇÃO DO SERVIÇO DE ABASTECIMENTO DE ÁGUA NO ÂMBITO DO MUNICÍPIO DE SÃO FIDÉLIS/RJ, NOS CASOS DE INTERRUPÇÃO POR INADIMPLÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_-_marcha_para_jesus.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_-_marcha_para_jesus.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "MARCHA PARA JESUS" NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SÃO FIDÉLIS/RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/36/011__projeto_de_lei_-_estacionamento.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/36/011__projeto_de_lei_-_estacionamento.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A IMPLANTAÇÃO DE ESTACIONAMENTO ROTATIVO CONTROLADO TARIFADO NAS VIAS E LOGRADOUROS DO MUNICÍPIO DE SÃO FIDÉLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/38/pl_027-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/38/pl_027-2025.pdf</t>
   </si>
   <si>
     <t>PRORROGA ATÉ 31 DE DEZEMBRO DE 2026, A VIGÊNCIA DO PLANO MUNICIPAL  DE EDUCAÇÃO, APROVADO POR MEIO DA LEI 1.442, DE 23 DE JUNHO DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/39/pl_028-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/39/pl_028-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL PARA OS ORÇAMENTOS FISCAL E DE SEGURIDADE SOCIAL DO MUNICÍPIO DE SÃO FIDÉLIS, NO MONTANTE ATÉ R$ 900.000,00 (NOVECENTOS MIL REAIS), PARA CRIAÇÃO DE ATIVIDADE NÃO CONTEMPLADA NO ORÇAMENTO EM VIGOR.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/40/protweb1usr14id27052025120811_1.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/40/protweb1usr14id27052025120811_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE SÃO FIDÉLIS, A "LEI LUCAS", QUE TORNA OBRIGATÓRIA A CAPACITAÇÃO EM NOÇÕES BÁSICAS DE PRIMEIROS SOCORROS DE PROFESSORES E FUNCIONÁRIOS DE ESTABELECIMENTOS DE ENSINO PÚBLICOS E PRIVADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/55/pl_030-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/55/pl_030-2025.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A PRÓPRIO MUNICIPAL: "ORLA MUNICIPAL BATISTINA BERNADES AZELMAN", A ORLA DA BEIRA DO RIO PARAÍBA DO SUL, NO TRECHO QUE COMPREENDE, EM FRENTE A ANTIGA CEDAE ATÉ A CURVA DO TAMARINDO.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/56/pl_031-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/56/pl_031-2025.pdf</t>
   </si>
   <si>
     <t>CRIA O SELO PRODUTOR VERDE NO MUNICÍPIO DE SÃO FIDÉLIS, DESTINADO A CERTIFICAR PROPRIEDADES RURAIS QUE ADOTEM PRÁTICAS DE PROTEÇÃO AMBIENTAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/57/pl_032-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/57/pl_032-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA IPTU VERDE NO MUNICÍPIO DE SÃO FIDÉLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/140/pl_033-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/140/pl_033-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE DISCIPLINAS DE EDUCAÇÃO FINANCEIRA, EDUCAÇÃO AMBIENTAL E EDUCAÇÃO NO TRÂNSITO NO CURRÍCULO DAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE SÃO FIDÉLIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/175/projeto_de_lei_-_rua_pr._elieser_teixeira_freitas.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/175/projeto_de_lei_-_rua_pr._elieser_teixeira_freitas.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA - PR. ELIESER TEIXEIRA FREITAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/177/pl_035-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/177/pl_035-2025.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO MUSICAL 22 DE OUTUBRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_036-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_036-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA DESCONTO EM FOLHA DE PAGAMENTO DE SERVIDORES PÚBLICOS MUNICIPAIS DE SÃO FIDÉLIS/RJ, MEDIANTE ADESÃO VOLUNTÁRIA, PARA LIQUIDAÇÃO DE DÉBITOS REGULARES JUNTO AO MUNICÍPIO, E ESTABELECE DIRETRIZES PARA SUA IMPLEMENTAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/284/protweb1usr14id17062025144409.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/284/protweb1usr14id17062025144409.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.482, DE 30 DE JUNHO DE 2016, QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DE SAÚDE DE SÃO FIDÉLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/285/protweb1usr14id17062025144705.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/285/protweb1usr14id17062025144705.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4º DA LEI Nº 1.806, DE 11 DE JUNHO DE 2025, QUE REGULAMENTA O ADICIONAL DE DIFÍCIL ACESSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_039-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_039-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE PRIORIDADE NA MARCAÇÃO DE EXAMES E CONSULTAS, NO ÂMBITO DA REDE MUNICIPAL DE SAÚDE DE SÃO FIDÉLIS, ÀS MÃES ATÍPICAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_no_040-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_no_040-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO E REGULAMENTAÇÃO DA COBRANÇA DE INGRESSOS E CACHÊS PARA APRESENTAÇÕES ARTÍSTICAS E CULTURAIS EM ESPAÇOS PÚBLICOS DO MUNICÍPIO DE SÃO FIDÉLIS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/314/digitalizar.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/314/digitalizar.pdf</t>
   </si>
   <si>
     <t>PROIBIÇÃO DA APLICAÇÃO DE HERBICIDAS POR AERONAVES REMOTAMENTE PILOTADAS(DRONES) NO TERRITÓRIO DO MUNICÍPIO DE SÃO FIDELIS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/330/protweb1usr14id15072025113018.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/330/protweb1usr14id15072025113018.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A AUTORIZAÇÃO PARA PARTICIPAÇÃO DO MUNICÍPIO DE SÃO FIDÉLIS A INTEGRAR O CONSÓRCIO MULTIFINALITÁRIO DO NOROESTE - CONSPNOR, E A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES, SEUS ADITIVOS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/331/protweb1usr14id15072025113436.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/331/protweb1usr14id15072025113436.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SÃO FIDÉLIS A CAVALGADA DA AMIZADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/332/protweb1usr14id15072025113751.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/332/protweb1usr14id15072025113751.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE O NOVO CÓDIGO DE OBRAS DO MUNICÍPIO DE SÃO FIDÉLIS, REVOGANDO A LEI Nº 429, DE 1991.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/333/protweb1usr14id15072025121847.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/333/protweb1usr14id15072025121847.pdf</t>
   </si>
   <si>
     <t>FICA PROIBIDA, EM TODO TERRITÓRIO DO MUNICÍPIO DE SÃO FIDÉLIS, A SOLTURA DE FOGOS DE ARTIFÍCIO OU ARTEFATOS PIROTÉCNICOS, ESTABELECE CRITÉRIOS TÉCNICOS PARA FISCALIZAÇÃO, LIMITES DE EMISSÃO SONORA, SANÇÕES ADMINISTRATIVAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/336/projeto_de_lei_046-2025_-_reajuste_anual.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/336/projeto_de_lei_046-2025_-_reajuste_anual.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES DO PODER LEGISLATIVO DE SÃO FIDÉLIS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/337/projeto_de_lei_047-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/337/projeto_de_lei_047-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA "LOTE LIMPO, SÃO FIDÉLIS LIMPA" NO MUNICÍPIO DE SÃO FIDÉLIS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>DECLARA COMO UTILIDADE PÚBLICA O "CENTRO DE RECUPERAÇÃO DE DEPENDENTES QUÍMICOS PROJETO NOVO VIVER', E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI MUNICIPAL Nº 1.753, DE 09 DE NOVEMBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_050-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_050-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DAS BANDAS E FANFARAS NO MUNICIPIO DE SÃO FIDELIS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_051-25_-_alteracao_no_conselho_municipal_de_educacao.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_051-25_-_alteracao_no_conselho_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>ALTERA, PARCIALMENTE, A LEI MUNICIPAL Nº 565, DE 14 DE AGOSTO DE 1995, QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DE EDUCAÇÃO DE SÃO FIDÉLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_052-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_052-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS LOCALIZADOS NO BAIRRO PENHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/378/projeto_de_lei_053-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/378/projeto_de_lei_053-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA POSTO DE SAÚDE SRA. MARIA JOSÉ RISON LOPES DIAS, UNIDADE LOCALIZADA EM ERNESTO MACHADO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_054-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_054-2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFOS AO ART. 1º DA LEI Nº 1.373, DE 05 DE SETEMBRO DE 2013, QUE DISPÕE SOBRE A AMPLIAÇÃO TEMPORÁRIA DA CARGA HORÁRIA DE TRABALHO DOS PROFISSIONAIS INTEGRANTES DO MAGISTÉRIO DA REDE MUNICIPAL DE ENSINO DE SÃO FIDÉLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/383/projeto_de_lei_055-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/383/projeto_de_lei_055-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2026/2029.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/384/projeto_de_lei_056-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/384/projeto_de_lei_056-2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO FIDÉLIS PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/402/digitalizar0016.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/402/digitalizar0016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA UTILIZAÇÃO, AQUISIÇÃO, CONFECÇÃO, COMERCIALIZAÇÃO E DISTRITUIÇÃO DE ALIMENTOS ULTRAPROCESSADOS NAS CANTINAS E DEMAIS PONTOS DE VENDA DE PRODUTOS ALIMENTÍCIOS INSTALADOS EM ESCOLAS PÚBLICAS E PRIVADOS DE EDUCAÇÃO BÁSICA NO MUNICÍPIO DE SÃO FIDÉLIS/RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_058-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_058-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS/SÃO FIDÉLIS-2025), DO MUNICÍPIO DE SÃO FIDÉLIS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_059-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_059-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE TERMO DE PARCERIA E CESSÃO DE PRÉDIOS PÚBLICOS PARA ENTIDADES SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_lei_060-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_lei_060-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO LOCAL OFICIAL E PERMANENTE DA FEIRA LIVRE MUNICIPAL DE SÃO FIDÉLIS - RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/415/projeto_de_lei_061-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/415/projeto_de_lei_061-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA SUSPENSÃO DO FORNECIMENTO DE ENERGIA ELÉTRICA, ÁGUA, E SERVIÇOS DE INTERNET E TELEFONIA NO MUNICÍPIO DE SÃO FIDÉLIS POR INADIMPLÊNCIA, EM VÉSPERAS DE FERIADOS, FINAIS DE SEMANA E PONTOS FACULTATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_062-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_062-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "TEATENDE EM CASA" NO MUNICÍPIO DE SÃO FIDÉLIS - RJ, QUE DISPÕE SOBRE A VACINAÇÃO DOMICILIAR DE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_de_lei_063-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_de_lei_063-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DE UNIDADES DE EDUCAÇÃO INFANTIL DURANTE O PERÍODO DE FÉRIAS ESCOLARES, NOS MESES DE DEZEMBRO E JANEIRO, NO ÂMBITO DO MUNICÍPIO DE SÃO FIDÉLIS - RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_064-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_064-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE PERCENTUAL MÍNIMO DE EFETIVO FEMININO NO QUADRO DA GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_065-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_065-2025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVA REGULAMENTAÇÃO AO REGIMENTO DO SISTEMA MUNICIPAL DA GESTÃO DE UNIDADES DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_lei_066-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_lei_066-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA "POLÍTICA MUNICIPAL DE ADAPTAÇÃO CLIMÁTICA NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE SÃO FIDÉLIS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_067-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_067-2025.pdf</t>
   </si>
   <si>
     <t>RECONHECE, NO ÂMBITO DO MUNICÍPIO DE SÃO FIDÉLIS, O QUILOMBO SÃO BENEDITO COMO TERRITÓRIO QUILOMBOLA DE RELEVANTE INTERESSE HISTÓRICO, CULTURAL E SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_068-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_068-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DOS SINAIS SONOROS CONVENCIONAIS POR SINAIS ADEQUADOS AOS ALUNOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_069-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_069-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA LICENÇA-PATERNIDADE PARA OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SÃO FIDÉLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_070-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_070-2025.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES NO ESTATUTO SOCIAL E NO PROTOCOLO DE INTENÇÕES/CONTRATO DE CONSÓRCIO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE DA REGIÃO NORTE E NOROESTE FLUMINENSE - CISNOVO, DELIBERADAS EM ASSEMBLEIA GERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_071-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_071-2025.pdf</t>
   </si>
   <si>
     <t>RATIFICA O CONTRATO DE CONSÓRCIO PÚBLICO E SEUS ADITIVOS, BEM COMO AUTORIZA O MUNICÍPIO DE SÃO FIDÉLIS, PARAÍBA DO SUL E SÃO FRANCISCO DO ITABAPOANA A INTEGRAREM O CONSÓRCIO PÚBLICO MULTIFINALITÁRIO DO NOROESTE - CONSPNOR.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/496/030__projeo_de_lei_-_decimo_terceiro_-_fpmsf.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/496/030__projeo_de_lei_-_decimo_terceiro_-_fpmsf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DO DÉCIMO TERCEIRO SALÁRIO DOS SERVIDORES PÚBLICOS INATIVOS E PENSIONISTAS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, BENEFICIÁRIOS DO FUNDO DE PREVIDÊNCIA DO MUNICÍPIO DE SÃO FIDÉLIS - FPMSF, NO MÊS DE REFERÊNCIA DO ANIVERSÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Altera Anexo I da Resolução Nº 1.120/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Prêmio de Honra ao Mérito Medalha do Empreendedor Renato Abreu, e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre transferência de bens patrimoniais para o Poder Executivo do município de São Fidélis, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_-_baixa_bens_patrimoniais.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_-_baixa_bens_patrimoniais.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa definitiva de bens patrimoniais por obsolência, imprestabilidade, desuso e dano e não utilizáveis de propriedade da Câmara Municipal de São Fidélis/RJ, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_resolucao_005-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_resolucao_005-2025.pdf</t>
   </si>
   <si>
     <t>Fixa dos valores das diárias e pernoites dos Agentes Políticos e Servidores da Câmara Municipal de São Fidélis.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_resolucao_006-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_resolucao_006-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 12 da Resolução Nº 1.126, de 11 de Dezembro de 2024, que dispõe sobre o uso da frota de veículos oficiais da Câmara Municipal de São Fidélis, e dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_resolucao_007-2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_resolucao_007-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE CESTAS DE NATAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE SÃO FIDÉLIS NO ANO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_008-2025_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_008-2025_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO AUXÍLIO ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_resolucao_-_auxilio_natal_2025.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_resolucao_-_auxilio_natal_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO NATALINO AOS SERVIDORES DA CÂMARA MUNICIPAL DE SÃO FIDÉLIS NO EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_resolucao_-_titulo_de_cidadao.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_resolucao_-_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA FIDELENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_resolucao_-_diarias_de_viagem_-_nova.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_resolucao_-_diarias_de_viagem_-_nova.pdf</t>
   </si>
   <si>
     <t>FIXA OS VALORES DAS DIÁRIAS E PERNOITES DOS AGENTES POLÍTICOS E SERVIDORES DA CÂMARA MUNICIPAL DE SÃO FIDÉLIS.</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/32/decreto_legislativo_001-2025_-_aumenta_margem_de_consignado.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/32/decreto_legislativo_001-2025_-_aumenta_margem_de_consignado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DA MARGEM CONSIGNÁVEL DOS SERVIDORES EFETIVOS E VEREADORES DA CÂMARA MUNICIPAL DE SÃO FIDÉLIS.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/33/decreto_legislativo_002-2025_-_aumenta_margem_de_consignado.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/33/decreto_legislativo_002-2025_-_aumenta_margem_de_consignado.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO FIDÉLIS NOS DIAS 17 E 25 DE ABRIL DE 2025.</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/37/decreto_legistivo_005-2025_-_diploma_de_honra_ao_merito_pr_samuel_mury.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/37/decreto_legistivo_005-2025_-_diploma_de_honra_ao_merito_pr_samuel_mury.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Honra ao Mérito ao Pastor Samuel Mury de Aquino pelos 25 anos de dedicação como Pastor Titular da Terceira Igreja Batista em São Fidélis (TIBASF).</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/263/decreto_legistivo_006-2025_-_diploma_de_honra_ao_merito_igreja_batista_em_penedo.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/263/decreto_legistivo_006-2025_-_diploma_de_honra_ao_merito_igreja_batista_em_penedo.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Honra ao Mérito a Igreja Batista de Penedo, pelos seus 60 anos de fundação – Jubileu de Diamante.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/356/decreto_legislativo_007-2025_-_alteracao_orcamentaria.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/356/decreto_legislativo_007-2025_-_alteracao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/357/decreto_legislativo_008-2025_-_diploma_de_honra_ao_merito_raphael_salgado.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/357/decreto_legislativo_008-2025_-_diploma_de_honra_ao_merito_raphael_salgado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Raphael S. Salgado, Presidente do Departamento de Transportes Rodoviários do Estado do Rio de Janeiro (DETRO-RJ).</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/358/decreto_legislativo_009-2025_-_diploma_de_honra_ao_merito_danilo_bezerra.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/358/decreto_legislativo_009-2025_-_diploma_de_honra_ao_merito_danilo_bezerra.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. DANILO BEZERRA DE MENEZES SILVA, Diretor Técnico Operacional do Departamento de Transportes Rodoviários do Estado do Rio de Janeiro (DETRO-RJ).</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/359/decreto_legislativo_010-2025_-_diploma_de_honra_ao_merito_deputado_estadual_bruno_boaretto.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/359/decreto_legislativo_010-2025_-_diploma_de_honra_ao_merito_deputado_estadual_bruno_boaretto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Excelentíssimo Senhor Deputado Estadual BRUNO BOARETTO, em reconhecimento à sua efetiva contribuição para o desenvolvimento de São Fidélis e a dignidade de sua população.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO À IGREJA BATISTA DE ITACOLOMY, EM RAZÃO DE SEUS 100 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/382/decreto_legislativo_012-2025_-_diploma_de_honra_ao_merito_igreja_batista_em_boa_hora.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/382/decreto_legislativo_012-2025_-_diploma_de_honra_ao_merito_igreja_batista_em_boa_hora.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO À IGREJA BATISTA EM BOA HORA, EM RAZÃO DE SEUS 100 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/396/decreto_legislativo_013-2025_-_diploma_de_honra_ao_merito_sr._abdallah_mohamed_slaybi_junior.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/396/decreto_legislativo_013-2025_-_diploma_de_honra_ao_merito_sr._abdallah_mohamed_slaybi_junior.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AO SR. ABDALLAH MOHAMED SLAYBI JÚNIOR.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>Alteração orçamentária.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/441/decreto_legislativo_015-2025_-_diploma_de_honra_ao_merito_ao_pastor_ademilcessar_cardoso_barreto.pdf</t>
+    <t>http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/441/decreto_legislativo_015-2025_-_diploma_de_honra_ao_merito_ao_pastor_ademilcessar_cardoso_barreto.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE HONRA AO MÉRITO AO PASTOR ADEMILCESSAR CARDOSO BARRETO, EM RECONHECIMENTO AOS SEUS 30 ANOS DE DEDICAÇÃO PASTORAL.</t>
   </si>
   <si>
     <t>487</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -4857,51 +4857,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_001-2025_-_nome_do_vereador_alessandro_marins_ferreira_para_ocupar_o_cargo_de_corregedor_da_camara_para_o_bienio_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_002-2025_-_realizar_troca_de_manilhamento_da_rede_de_esgoto_da_rua_isaias_da_conceicao_2013_vila_dos_coroados.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_003-2025_-_conceder_capacete_de_protecao_aos_guardas_municipais_e_vigilantes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_004-2025_-_realizacao_de_pintura_do_posto_de_saude_de_pureza.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_005-2025_-_realizacao_da_reforma_do_psoto_de_saude_de_angelim.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_006-2025_-_realiza_operacao_tapa_buraco_na_rua_thebano_pinheiro_dos_santos_2013_vila_dos_coroados.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_007-2025_-_que_seja_instauada_a_coleta_de_lixo_na_localidade_de_tabuinha-_3o_distrito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_008-2025_-_que_seja_feito_o_reparo_no_calcamento_na_rua_inclinada_-_na_divineia_-_em_frente_ao_no_87_e_creche_dona_zizi.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_no_009-2025_-_realizar_reparo_no_calcamento_na_rua_cascabulho_-_ao_lado_da_mercearia_do_carlinhos_-_no_bairro_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no_010-2025_-_estudo_para_viabilizacao_de_implantacao_de_um_quebra_molas_na_rua_justino_moreira_-_cruzamento_co_rua_santa_luzia_-_bairro_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_011-2025_-_que_seja_desmembrada_a_secretaria_de_cultura_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_012-2025_-_criacao_de_uma_rua_ligando_a_rua_maria_de_lourdes_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_013-2025_-_pintura_e_troca_da_areia_do_parquinho_infantil-playground_-_de_ernesto_machado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_014-2025_-_realizacao_de_uma_busca_ativa_do_cadastro_de_pessoas_em_situacao_de_rua_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_015-2025_-_implementacao_de_campanhas_permanentes_de_prevencao_ao_suicidio_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_016-2025_-_asfaltamento_da_rua_antonio_xavier_maia_ate_a_ponte_da_catarina_-_na_penha.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_017-2025_-_calcamento_e_instalacao_de_galeria_na_rua_vitoria_-_bairro_da_penha.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_no_018-2025_-_construcao_da_calcada_em_frente_a_creche_valdir_vieira-_rua_ivanir_plouvier_gouveia-_vila_dos_coroados.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no_019-2025_-_limpeza_do_bueiro-_localizado_na_rua_jose_custodio_-_em_valao_dos_milagres.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_020-2025_-_realizacao_de_estudo_para_viabilizar_a_implantacao_de_um_quebra_molas_na_rua_da_igualdade-_proximo_a_peixaria_do_negao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_021-2025_-_calcamento_da_rua_gumercindo_dos_santos_machado_-_vila_dos_coroados.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_022-2025_-_patrolamento_da_estrada_de_santa_rita_do_brejinho_-_2o_distrito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no_023-2025_-_que_seja_colocada_mao_unica_para_estacionamento_-_a_rua_antonio_xavier_maia_-_penha..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_024-2025_-_aquisicao_de_um_caminhao_reboque_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_025-2025_-_que_aumente_a_quantidade_de_profissional_calceteiro_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_026-2025_-_estudo_para_viabilizar_a_implantacao_de_um_quebra_molas_na_rua_jose_dias_cavararo_-_bairro_sao_vicente_de_paula.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_027-2025_-_operacao_tapa-buracos_na_rua_alziro_novaes_-_no_bairro_da_chatuba.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no_028-2025_-_troca_de_areia_do_parquinho_infantil_de_pureza.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no_029-2025_-_calcamento_da_rua_benevides_pontes_miguel_-_em_angelim.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_030-2025_-_calcamento_da_rua_alianca_-_em_angelim.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no_031-2025_-_regularizacao_da_sinalizacao_do_ponto_de_parada_da_pestalozzi_de_sao_fidelis_-_por_meio_da_adequada_marcacao_da_vaga_no_solo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no_032-2025_-_recapeamento_na_rua_projetada_-_localizada_no_loteamento_em_frente_a_pousada_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_no_033-2025_-_substituicao_das_lampadas_da_quadra_de_esporte_da_localidade_de_colonia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_no_034-2025_-_instalacao_de_uma_tela_de_protecao_ou_cercado_mais_alto_ao_redor_do_parquinho_infantil_-_localizado_na_praca_de_valao_dos_milagres.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_no_035-2025_-_que_seja_colocada_mao_unica_para_estacionamento_na_rua_pastor_jose_pereira_de_lima_-_no_parque_tinola.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no_036-2025_-_que_seja_feito_um_estudo_para_disponibilizar_curso_de_qualificacao_para_os_profissionais_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_037-2025_-_que_seja_feito_um_estudo_para_obter_profissional_zelador_de_estradas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_038-2025_-_manutencao_da_rede_eletrica_de_iluminacao_dos_refletores_da_quadra_de_esportes_da_chatuba.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_039-2025_-_reducao_da_jornada_escolar_na_rede_de_ensino_municipal_devido_a_intensa_onde_de_calor.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_040-2025_-_patrolamento_na_estrada_que_liga_sao_benedito_a_itacolomi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_041-2025_-_reconstrucao_da_ponte_na_travessa_aleixo_peres_-_na_cidade_de_deus_em_pureza.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_042-2025_-_estudo_a_fim_de_viabilizar_a_implantacao_de_um_quebra-molas_na_rua_maria_vitipo_raposo_-_proximo_a_pracinha_do_erasto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_043-2025_-_patrolamento_na_estrada_da_fazenda_romao_-_em_pureza.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_044-2025_-_patrolamento_na_estrada_da_localidade_de_dois_rios.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_045-2025_-_que_seja_disponibilizada_uma_linha_telefonica_-_e_tambem_a_instalacao_de_um_ar_condicionado_ou_ventiladores_na_sala_de_recepcao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_no_046-2025_-_que_adotem_as_medidas_pertinentes_para_sanar_o_vazamento_do_esgoto_a_ceu_aberto_na_rua_francisco_policarpo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no_047-2025_-_instalacao_de_iluminacao_publica_no_parque_infantil_ao_lado_da_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_no_048-2025_-_implantacao_de_uma_linha_do_expresso_fidelense_partindo_da_rua_santo_amaro_-_no_bairro_cristo_rei_-_com_destino_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_no_049-2025_-_pavimentacao_e_recuperacao_da_rua_manoel_carlos_monteiro_coroados.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no_050-2025_-_capina_e_limpeza_nas_extremidades_da_beira_rio_-_em_frente_ao_clube_malibu.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_no_051-2025_-_patrolamento_da_estrada_do_rio_do_colegio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/141/instalacao_de_iluminacao_publica_no_parquinho_infantil_ao_lado_do_ministerio_publico.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_053-2025_-_estudo_para_viabilizacao_de_implantacao_de_um_quebra_-_molas_na_rua_principal_do_angelim_-_em_pureza.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no_054-2025_-_que_autorizem_os_onibus_universitarios_a_trafegarem_pelos_bairros_apos_o_termino_das_aulas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_055-2025_-_que_seja_realizada_uma_inspecao_na_ponte_metalica.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_056-2025_-__colocacao_de_mao_unica_na_rua_luiz_da_costa_machado_-_penha..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_057-2025_-_realizacao_de_estudo_para_construcao_de_pista_de_atletismo_no_estadio_municipal_sebastiao_de_almeida_e_silva..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_058-2025_-_estudo_para_construcao_de_rampas_de_acessibilidade_nos_imoveis_de_uso_publico_de_responsabilidade_da_prefeitura..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no_059-2025_-_construcao_de_rede_de_esgoto_na_rua_joaquim_tavora_no_bairro_coroados..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_060-2025_-_manutencao_e_limpeza_em_rede_de_esgoto_na_rua_santo_amaro_no_cristo_rei..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_061-2025_-_intervencao_na_rua_cicinio_faria_travessa_germiro_de_oliveira_no_bairro_sao_vicente_de_paulo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_062-2025_-_definicao_de_um_dia_especifico_da_semana_para_coleta_de_residuos_organicos_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_063-2025_-_colocacao_de_paralelepipedos_na_rua_pedro_gomes_barbosa_no_bairro_da_penha..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_064-2025_-_construcao_de_capela_mortuaria_na_localidade_de_boa_esperanca..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_065-2025_-_realizacao_de_estudo_para_que_disponibilize_um_onibus_da_propria_frota_para_atender_alunos_que_estudam_no_municipio_de_campos_dos_goytacazes_no_turno_da_tarde..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_066-2025_-_manutencao_na_estrada_da_serra_de_sao_jose_e_sossego..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_067-2025_-_realizacao_de_estudo_para_implantacao_de_um_quebra-molas_antes_da_ponte_na_rua_principal_de_valao_dos_milagres..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_068-2025_-_manutencao_do_calcamento_na_rua_valentim_peres_beira_rio_em_pureza..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no_069-2025_-_reforma_da_caixa_dagua_em_frente_ao_colegio_municipal_albertino_nascimento_-_colonia..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no_070-2025_-_colocacao_de_paralelepipedos_na_rua_de_acesso_ao_cemiterio_municipal_de_colonia..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no_071-2025_-_realizacao_de_melhorias_na_acessibilidade_para_o_rio_grande_no_porto_de_colonia..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no_072-2025_-_realizacao_de_calcamento_na_rua_projetada_-_recanto_da_penha..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no_073-2025__que_seja_feita_a_troca_das_lampadas_do_patio_interno_do_colegio_estadual_barao_de_macaubas_e_ao_entorno_do_mesmo..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no_074-2025_-_poda_das_arvores_de_todo_o_interior_do_municipio_finalizando_no_centro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_no_075-2025_-_inclusao_do_municipio_de_sao_fidelis_no_mapa_de_turismo_brasileiro_por_meio_do_cadastro_no_sismapa..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_no_076-2025_-_patrolamento_da_estrada_de_acesso_ao_assentamento_dos_sem_terra..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no_077-2025_-_construcao_de_um_parquinho_para_os_alunos_da_escola_municipal_washington_pontes_-_boa_esperanca..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no_078-2025_-_construcao_de_uma_capela_mortuaria_na_localidade_de_valao_dos_milagres_-_5o_distrito..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_no_079-2025_-_estudo_para_averiguar_a_possibilidade_do_fechamento_da_rua_entre_a_quadra_de_esportes_e_a_praca_dos_namorados_no_centro_durante_os_finais_de_semana..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no_080-2025_-_reparo_da_cobertura_na_quadra_de_esportes_do_tancredao_na_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_no_081-2025_-_que_adotem_medidas_pertinentes_afim_de_sanar_o_vazamento_de_esgoto_a_ceu_aberto_na_rua_emidio_maia_santos_rj_158_proximo_ao_rancho_coroados..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_082-2025_-_refazer_as_pinturas_das_faixas_de_pedestres_em_todo_centro_da_cidade_e_proximo_as_escolas_da_rede_municipal_e_privada_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_083-2025_-_realizar_reparos_na_rede_eletrica_da_quadra_de_esportes_de_barro_branco..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_084-2025_-_que_sejam_adotadas_as_providencias_necessarias_para_garantir_o_cumprimento_da_lei_1.732_de_13_de_julho_de_2023..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_085-2025_-_instalacao_de_cameras_de_seguranca_nas_creches_e_escolas_da_rede_municipal_de_ensino..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_no_086-2025_-_capina_e_rocada_em_todas_as_ruas_no_loteamento_morada_do_bosque_no_bairro_barreiro..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_no_087-2025_-_disponibilidade_de_agentes_da_guarda_municipal_em_frente_a_terceira_igreja_batista_localizada_na_rua_loureiro_bairro_ipuca_nos_horarios_de_entrada_e_saida_dos_alunos_da.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no_088-2025_-_reparos_em_um_pequeno_trecho_do_calcamento_da_rua_martinha_da_fonseca_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no_089-2025_-_estudo_tecnico_para_analisar_a_viabilidade_da_transformacao_parcial_da_rua_loureiro_no_bairro_ipuca_em_mao_unica_no_trecho_entre_o_cruzamento_com_a_rua_anibal_campos_ate.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_no_090-2025_-_providenciar_a_instalacao_de_ar_condicionado_em_todas_as_salas_de_aula_da_escola_municipal_francisco_hilariao_-_usina_pureza..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_no_091-2025_-_realizar_o_termino_do_calcamento_da_rua_pedro_gomes_barbosa_no_bairro_da_penha.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_092-2025_-_pavimentacao_da_rua_zenir_valentim_localizada_no_bairro_barreiro..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no_093-2025_-_reparo_no_calcamento_das_calcadas_em_diversos_pontos_do_centro_da_cidade_com_atencao_especial_a_rua_dr._jose_francisco..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_094-2025_-_inclusao_na_programacao_de_manutencao_do_municipio_dos_servicos_de_tapa-buracos_rua_thebano_pinheiro_dos_santos_e_a_rua_francisco_calomeni_situadas_na_bairro_vila_dos_co.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_095-2025_-_estudo_para_executar_a_operacao_tapa-buraco_na_rua_antonio_xavier_maia_-_no_bairro_penha..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_096-2025_-_reforma_no_muro_do_cemiterio_na_localidade_de_boa_esperanca..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no_097-2025_-_estudo_para_executar_a_operacao_tapa-buraco_na_rua_pastor_jose_pereira_de_lima_-_no_parque_tinola..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no_098-2025_-_reforma_do_posto_de_saude_de_barro_branco..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no_099-2025_-_construcao_de_vestiario_e_2_banheiros_na_quadra_de_futsal_da_chatuba..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_no_100-2025_-_cimentar_e_pintar_a_quadra_de_futsal_do_sao_vicente..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no_101-2025_-_reparo_no_muro_da_rua_principal_no_distrito_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no_102-2025_-_estudo_de_viabilidade_para_que_haja_um_estacionamento_rotativo_no_centro_e_um_fixo_na_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no_103-2025_-_substituicao_da_iluminacao_publica_por_lampadas_de_led_na_rua_da_igualdade..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_no_104-2025_-_implantacao_de_uma_faixa_de_pedestres_em_frente_a_loja_jaciel_marques_material_de_construcao_-_localizada_na_rua_loureiro_-_no_bairro_ipuca..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_no_105-2025_-_manutencao_e_reestruturacao_do_campinho_de_futevolei_do_bairro_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_no_106-2025_-_construcao_de_um_parquinho_com_playground_e_area_de_lazer_no_bairro_vila_dos_coroados_-_ao_lado_da_academia_da_terceira_idade..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no_107-2025_-_reforma_do_antigo_campinho_da_cehab_-_no_bairro_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_no_108-2025_-_instalacao_de_iluminacao_publica_na_rua_irene_afonso_menezes_no_bairro_da_penha..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_109-2025_-_reforma_do_calcamento_na_escadaria_otacilio_sapateiro_no_bairro_jonas_de_almeida_e_silva_chatuba..pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no_110-2025_-_estudo_sobre_a_atualizacao_do_plano_de_cargos_e_salarios_dos_servidores_efetivos_do_municipio_de_sao_fidelis_que_nao_possuem_plano_de_carreira..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_no_111-2025_-_estudo_para_viabilizar_uma_faixa_de_pedestres_em_frente_a_clinica_da_familia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_no_112-2025_-_estudo_para_viabilizar_implantacao_de_quebra-molas_na_rua_justino_moreira_no_bairro_ipuca..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_no_113-2025_-_reforma_e_limpeza_no_cemiterio_da_localidade_de_tapera..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_no_114-2025_-_limpeza_na_rua_da_igualdade_devido_a_lama_acumulada_pelas_fortes_chuvas_recentes..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_115-2025_-_melhorias_no_porto_utilizado_pelos_pescadores_na_cehab_no_bairro_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_116-2025_-_termino_do_manilhamento_da_rede_de_esgoto_na_rua_antonia_dos_santos_no_angelim..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_117-2025_-_instalacao_de_refletores_na_quadra_de_esportes_do_bairro_cristo_rei..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_118-2025_-_pintura_e_reformas_necessarias_na_pracinha_da_penha..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_119-2025_-_reconstrucao_da_parte_de_tras_do_muro_do_cemiterio_de_angelim..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_120-2025_-_estudo_para_viabilizar_a_implantacao_de_quebra-molas_na_rua_santo_amaro_no_bairro_ipuca..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_121-2025_-_que_estenda_a_operacao_tapa-buracos_para_o_bairro_do_barreiro_em_especial_na_rua_barao_de_vila_flor..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_122-2025_-_estudo_para_a_mudanca_do_local_do_posto_de_saude_esf_do_bairro_penha..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_123-2025_-_reforma_na_pracinha_do_erasto..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_124-2025_-_estudo_para_melhoria_da_rede_fluvial_na_localidade_ze_grande_no_bairro_penha_e_captacao_de_agua_pluvial_no_morro_da_torre..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_125-2025_-_que_seja_atualizada_a_tabela_de_referencia_do_plano_de_cargo_e_salarios_da_guarda_municipal..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_126-2025_-_construcao_de_uma_cobertura_em_frente_ao_postinho_de_saude_da_nova_divineia..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_127-2025_-_limpeza_de_bueiro_na_rua_da_igualdade_em_frente_ao_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_no_128-2025_-_reforma_e_limpeza_do_parquinho_do_bairro_cristo_rei..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_no_129-2025_-_patrolamento_na_estrada_do_palmital..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_no_130-2025_-_realizacao_de_uma_forca_tarefa_para_melhorias_no_bairro_montese..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_131-2025_-_limpeza_da_quadra_de_esportes_do_bairro_cristo_rei_e_capina_arredor_da_mesma..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_132-2025_-_capina_no_bairro_cristo_rei_-_ipuca..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_no_133-2025_-_manutencao_na_rua_da_igualdade_nas_proximidades_da_peixaria_do_negao..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_no_134-2025_-_a_extensao_da_linha_do_expresso_fidelense_que_circula_na_penha_ate_o_campestre_clube_vargem_grande..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_no_135-2025_-_operacao_tapa-buraco_na_rua_odorico_barreto__ipuca_trecho_proximo_a_igreja_assembleia_de_deus..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_136-2025_-_intervencao_na_rj-158_nas_proximidades_do_posto_do_edalmo_e_da_igreja_de_sao_joao_batista..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_no_137-2025_-_troca_da_areia_do_parquinho_infantil_localizado_em_frente_a_escola_municipal_albertino_nascimento__4o_distrito__colonia..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_no_138-2025_-_reforma_geral_da_caixa_dagua_localizada_em_frente_a_escola_municipal_albertino_nascimento__colonia..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_no_139-2025_-_a_possiblidade_de_serem_realizadas_melhorias_na_iluminacao_publica_das_entradas_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_no_140-2025_-_realizacao_de_reparos_na_travessia_da_linha_ferrea_pontilhao_situada_nas_proximidades_do_posto_do_edalmo..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_no_141-2025_-_operacao_tapa-buracos_na_rua_joao_batista_maia__vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_no_142-2025_-_realizar_reparos_em_carater_de_extrema_urgencia_na_rua_cidade_de_deus__pureza..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_no_143-2025_-_reparos_e_aplicacao_de_massa_asfaltica_na_rua_serejeira__vila_operario__pureza..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_no_144-2025_-_reforma_na_pracinha_do_parque_tinola..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_no_145-2025_-_operacao_tapa-buraco_na_rua_projetada_b_ao_lado_do_condominio_petruceli_bairro_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_no_146-2025_-_calcamento_da_rua_andre_e_laura_em_valao_dos_milagres..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_no_147-2025_-_concluir_a_instalacao_da_rampa_de_acesso_para_cadeirantes_do_postinho_da_penha..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_no_148-2025_-_realizacao_de_limpeza_e_instalacao_de_iluminacao_publica_no_trevo_da_ponte_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no_149-2025_-_poda_do_bambuzal_sobre_a_ponte_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no_150-2025_-_realizar_reparos_na_estrutura_de_dois_bueiros_na_rua_joaquim_jose_martins_-_ipuca_proximo_a_padaria_pao_ungido_e_outro_proximo_estadio_guilherme_tito..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no_151-2025_-_reforma_em_calcada_na_rua_antonio_xavier_maia_no_trecho_ao_lado_do_comercio_mundo_das_aguas..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no_152-2025_-_reconstrucao_de_dois_quebra-molas_e_estudo_para_viabilizacao_de_mais_um_na_rua_santo_amaro_entre_a_capela_santo_amaro_ate_a_primeira_entrada_do_bairro_pedreira.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_153-2025_-_substituicao_de_areia_do_parquinho_da_escola_municipal_oscar_pereira_da_silva_bairro_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_154-2025_-_limpeza_publica_em_todas_as_ruas_da_localidade_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_155-2025_-_reforma_dos_muros_da_linha_ferroviaria_e_dos_bancos_situados_em_sua_redondeza_na_localidade_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_no_156-2025_-_reparo_na_iluminacao_publica_em_diversos_pontos_da_localidade_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_no_157-2025_-_limpeza_no_valao_da_esperanca_localizado_na_rua_professor_joao_barreto_da_silva_no_185_bairro_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_158-2025_-_limpeza_e_capina_no_cemiterio_principal_de_pureza_e_no_cemiterio_localizado_proximo_a_fazenda_da_saudade_ambos_situados_em_pureza..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_159-2025_-_instalacao_de_ralo_para_escoamento_de_agua_na_rua_cabo_irani_guimaraes_vila_operaria_pureza..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_160-2025_-_desentupimento_de_bueiro_localizado_na_rua_expedicionario_eiduarte_da_silva_pontes_pureza..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_no_161-2025_-_que_seja_extendida_a_execucao_da_operacao_tapa-buraco_na_rua_aristino_alonso_farias_no_parque_tinola..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_no_162-2025_-_estudo_para_aquisicao_de_containers_de_lixo..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_no_163-2025_-_reforma_da_calcada_na_avenida_teodoro_gouveia_de_abreu_no_trecho_da_academia_popular_em_frente_o_detran..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_164-2025_-_que_seja_disponibilizado_e_capacitado_profissional_do_quadro_de_funcionario_da_semus_para_realizar_os_levantamentos_de_orcamentos_da_cirurgia_que_o_paciente_passara..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_165-2025_-_realizar_a_troca_de_iluminacao_amarela_por_branca_fria_da_quadra_de_esportes_da_ipuca..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_166-2025_-_revitalizacao_do_horto_municipal_de_sao_fidelis..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_167-2025_-_que_seja_intensificada_a_frequencia_da_coleta_de_residuos_solidos_urbanos_no_bairro_cristo_rei..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_168-2025_-_que_seja_instituida_uma_agenda_fixa_com_datas_previamente_divulgadas_para_coleta_de_entulhos_e_limpeza_urbana_nos_distritos_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no_169-2025_-_instalacao_de_iluminacao_publica_no_interior_e_entorno_do_cemiterio_municipal..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_no_170-2025_-_que_seja_instaurada_a_coleta_de_lixo_na_localidade_de_tabuinha..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_no_171-2025_-_patrolamento_e_instalacao_de_manilhas_na_estrada_de_santa_catarina..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_172-2025_-_patrolamento_na_localidade_de_ze_grande_no_bairro_penha..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_no_173-2025_-_estudo_para_criacao_de_uma_via_exclusiva_para_ciclistas_em_sao_fidelis_tendo_inicio_na_rua_doutor_jose_francisco_e_concluindo_na_rua_doutor_euclides_da_cunha..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_no_174-2025_-_iluminacao_publica_nos_trechos_de_angelim_ate_a_ponte_e_da_ponte_ate_o_cemiterio_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_no_175-2025_-_que_servicos_de_retirada_de_lixo_entulho_e_demais_intervencoes_similares_sejam_preferencialmente_realizados_fora_do_horario_comercial..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_no_176-2025_-_demolicao_do_antigo_banheiro_publico_localizado_no_antigo_porto_em_pureza..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_177-2025_-_aquisicao_de_aparelho_medidor_de_nivel_sonoro_decibelimetro_e_a_capacitacao_dos_agentes_responsaveis_pela_fiscalizacao..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_178-2025_-_alteracao_do_ponto_de_carga_e_descarga_no_cruzamento_da_rua_frei_angelo_com_a_avenida_sete_de_setembro..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_179-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_180-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_181-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_182-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_183-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_184-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_185-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_186-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_187-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_188-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_189-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_190-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_192-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_193-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_194-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_195-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_196-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_197-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_198-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_199-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/304/digitalizar0007.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_201-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_202-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_203-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_204-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_205-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_206-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_207-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_208-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/315/209-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_210-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_211-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_212-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_213-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_214-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_215-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_216-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_217-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_218-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_219-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_220-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_221-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_222-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_223-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_224-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_225-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_226-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_227-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_228-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/353/indicacao_229-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_231-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_232-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_233-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_234-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_235-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_236-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_237-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_238-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_239-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_241-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_242-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_243-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_244-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_245-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_246-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_247-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_248-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_249-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/404/digitalizar0018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/405/digitalizar0017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/406/indicacao_252-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_253-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_254-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_255-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_256-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_257-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_258-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_259-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_260-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_261-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_262-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/430/protweb1usr13id15102025124819.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_264-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_265-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_266-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_267-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_268-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao_269-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_270-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_271-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao_272-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_273-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_274-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_275-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_276-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_277-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_278-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_279-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_280-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_281-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/456/indicacao_282-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_283-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_284-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_285-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_286-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_288-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_289-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_290-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_291-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_292-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_293-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_294-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_295-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_296-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_297-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_299-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/491/indicacao_300-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_no_001-2025_-_requerer_exclarecimentos_sobre_convocacao_de_mediadores_escolares_aprovados_no_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_002-2025_-_mocao_de_aplausos_ao_excelentissimo_reverendissimo_bispo_dom_fernando_areas_rifan-_filho_ilustre_da_nossa_querida_cidade_poema.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_003-2025_-_solicita_informacoes_a_enel.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_004-2025_-_solicita_informacoes_a_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_005-2025_-_solicita_informacoes_a_associacao_hospitalar_armandi_vidal.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_no_006-2025_-_requer_esclarecimentos_ao_gestor_municipal.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_no_007-2025_-_mocao_de_aplausos_aos_agentes_de_defesa_ambiental_-_guarda-parques_-_lotados_na_subsede_do_parque_estadual_do_desengano_-_ped.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no_008-2025_-_requerer_esclarecimento_a_prefeitura_municipal_de_sao_fidelis..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no_009-2025_-_esclarecimento_sobre_os_procedimentos_adotados_para_a_realizacao_das_podas_de_arvores_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_no_010-2025_-_mocao_de_aplausos_a_ana_victoria_aguiar_malafaia_carlos.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_no_011-2025_-_mocao_de_aplausos_a_diretoria_do_boia_cross_colonia..pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_no_012-2025_-_reiteracao_do_requerimento_n_0062025..pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no_013-2025_-_requerer_esclarecimentos_ao_gestor_municipal..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_014-2025_-_concede_mocao_de_aplausos_ao_dr._victor_mauro_cruz..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_no_015-2025_-_apoio_a_proposta_de_emenda_a_constituicao_pec_no_52023_de_autoria_do_deputado_marcelo_crivella_que_amplia_a_imunidade_tributaria_para_templos_de_qualquer_culto..pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_no_016-2025_-_mocao_de_aplausos_aos_policiais_militares_willian_chaves_magalhaes_e_alcimar_de_oliveira_pontes..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_no_017-2025_-_mocao_de_aplausos_ao_sr._everton_ferreira_teles..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_no_018-2025_-_mocao_de_aplausos_ao_sr._alexandre_mury..pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/62/requerimento_no_019-2025_-_mocao_de_aplausos_ao_sr._cezar_romero_teixeira_carlos..pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_no_020-2025_-_mocao_de_pesar_ao_senhor_bartolomeu_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_no_021-2025_-_mocao_de_aplausos_a_unipasf_uniao_de_pastores_de_sao_fidelis..pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no_022-2025_-_mocao_de_aplausos_para_matheus_pereira_macedo_de_sousa..pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_no_023-2025_-_mocao_de_aplausos_ao_reverendissimo_padre_maxwell_santos_de_almeida..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/67/requerimento_no_024-2025_-_mocao_de_aplausos_ao_excelentissimo_senhor_ricardo_martins_david..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_no_025-2025_-_mocao_de_aplausos_ao_excelentissimo_senhor_deputado_estadual_bruno_boaretto..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_no_026-2025_-_mocao_de_aplausos_a_sra._amanda_bastos_vicente_figueira..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_no_027-2025_-_requerer_esclarecimentos_a_secretaria_municipal_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_no_028-2025_-_requerer_esclarecimentos_a_prefeitura_municipal_de_sao_fidelis..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_no_029-2025_-_concede_mocao_de_aplausos_ao_sernhor_wagner_bertin..pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_no_030-2025_-_concede_mocao_de_aplausos_a_sra._janine_petrutes_palagar..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_no_031-2025_-_concede_mocao_de_aplausos_a_equipe_medica_composta_por_dra_estefanny_pela_enfermeira_paula_rogeria_alcantara_de_castro_e_pela_tecnica_dem_enfermagem_ingryd_gomes_de_as.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no_032-2025_-_mocao_de_aplausos_ao_projeto_cinema_em_movimento.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no_033-2025_-_requerer_esclarecimentos_ao_gestor_municipal..pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_no_034-2025_-_mocao_de_aplausos_ao_sr._valdemy_dos_santos_braga_junior..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_no_035-2025_-_mocao_de_aplausos_ao_sr._marcos_vinicius_porto_stellet..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no_036-2025_-_mocao_de_aplausos_ao_sr._wanderson_soares_moreira..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_no_037-2025_-_diploma_de_honra_ao_merito_ao_pastor_samuel_mury_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_no_038-2025_-_mocao_de_aplausos_ao_sr._damian_wander..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_no_039-2025_-_mocao_de_aplausos_ao_estrela_do_norte_esporte_clube..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_no_040-2025_-_mocao_de_aplausos_ao_sr._pedro_silva_goudard_cruz..pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_no_041-2025_-_mocao_de_aplausos_ao_chefe_e_subchefe_do_parque_estadual_do_desengano_sr._lucio_heron_da_costa_e_sr._wellington_santos_cinelli..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_no_042-2025_-_mocao_de_aplausos_ao_guarda_ambiental_flavio_marchioro_stelet..pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_no_043-2025_-_mocao_de_aplausos_ao_senhor_leonardo_ferraz_de_souza..pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_no_044-2025_-_mocao_de_aplausos_aos_senhores_rodrigo_dos_santos_larrubia_patrickson_ouro_fino_gravitol_souza_e_wesley_barcellos_silva..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_no_045-2025_-_diploma_de_honra_ao_merito_a_igreja_batista_em_penedo..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_no_046-2025_-_solicitar_esclarecimentos_a_empresa_enel..pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_no_047-2025_-_mocao_de_aplausos_a_deputada_federal_daniela_mote_de_souza_carneiro_daniela_do_waguinho..pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_048-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/286/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_050-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_051-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_052-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/316/054-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_055-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_056-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_057-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_058-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_059-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_060-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_061-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_062-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_no_063-2025_-_solicita_providencias_urgentes_ao_der-rj-_quanto_a_manutencao_das_rodovias_estaduais_rj-158_e_rj-192-_que_cortam_o_municipio_de_sao_fidelis..pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_065-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/363/img20250818_12574908.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_067-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_068-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_070-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_071-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_072-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/390/requerimento_073-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_074-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/399/requerimento_075-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/401/requerimento_076-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/403/requerimento_077-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_078-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/411/requerimento_079-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_080-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/423/protweb1usr14id14102025080600.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_082-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_083-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_084-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_mocao_de_aplausos_-_crefito_2.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/435/requerimento_086-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_087-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_088-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_089-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_090-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_091-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_092-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_093-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_094-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_095-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_096-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento_097-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/497/requerimento_098-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_099-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/7/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/8/pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/9/pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/10/pl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/11/pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/12/pl_06-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/13/pl_07-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/14/pl_08-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/15/pl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_-_reestruturacao_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/17/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/18/pl_12-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/19/pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/20/pl_14-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/21/digitalizar0044.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/22/digitalizar0045.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/24/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/25/pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/26/pl_20-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/27/pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/28/pl_22-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/29/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/30/digitalizar0046.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_-_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/36/011__projeto_de_lei_-_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/38/pl_027-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/39/pl_028-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/40/protweb1usr14id27052025120811_1.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/55/pl_030-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/56/pl_031-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/57/pl_032-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/140/pl_033-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/175/projeto_de_lei_-_rua_pr._elieser_teixeira_freitas.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/177/pl_035-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_036-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/284/protweb1usr14id17062025144409.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/285/protweb1usr14id17062025144705.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_039-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/314/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/330/protweb1usr14id15072025113018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/331/protweb1usr14id15072025113436.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/332/protweb1usr14id15072025113751.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/333/protweb1usr14id15072025121847.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/336/projeto_de_lei_046-2025_-_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/337/projeto_de_lei_047-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_050-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_051-25_-_alteracao_no_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_052-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/378/projeto_de_lei_053-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_054-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/383/projeto_de_lei_055-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/384/projeto_de_lei_056-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/402/digitalizar0016.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_058-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_059-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_lei_060-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/415/projeto_de_lei_061-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_062-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_de_lei_063-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_064-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_065-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_lei_066-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_067-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_068-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_069-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_070-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_071-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/496/030__projeo_de_lei_-_decimo_terceiro_-_fpmsf.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_-_baixa_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_resolucao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_resolucao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_resolucao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_008-2025_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_resolucao_-_auxilio_natal_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_resolucao_-_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_resolucao_-_diarias_de_viagem_-_nova.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/32/decreto_legislativo_001-2025_-_aumenta_margem_de_consignado.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/33/decreto_legislativo_002-2025_-_aumenta_margem_de_consignado.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/37/decreto_legistivo_005-2025_-_diploma_de_honra_ao_merito_pr_samuel_mury.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/263/decreto_legistivo_006-2025_-_diploma_de_honra_ao_merito_igreja_batista_em_penedo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/356/decreto_legislativo_007-2025_-_alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/357/decreto_legislativo_008-2025_-_diploma_de_honra_ao_merito_raphael_salgado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/358/decreto_legislativo_009-2025_-_diploma_de_honra_ao_merito_danilo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/359/decreto_legislativo_010-2025_-_diploma_de_honra_ao_merito_deputado_estadual_bruno_boaretto.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/382/decreto_legislativo_012-2025_-_diploma_de_honra_ao_merito_igreja_batista_em_boa_hora.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/396/decreto_legislativo_013-2025_-_diploma_de_honra_ao_merito_sr._abdallah_mohamed_slaybi_junior.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/441/decreto_legislativo_015-2025_-_diploma_de_honra_ao_merito_ao_pastor_ademilcessar_cardoso_barreto.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_001-2025_-_nome_do_vereador_alessandro_marins_ferreira_para_ocupar_o_cargo_de_corregedor_da_camara_para_o_bienio_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_002-2025_-_realizar_troca_de_manilhamento_da_rede_de_esgoto_da_rua_isaias_da_conceicao_2013_vila_dos_coroados.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_no_003-2025_-_conceder_capacete_de_protecao_aos_guardas_municipais_e_vigilantes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_no_004-2025_-_realizacao_de_pintura_do_posto_de_saude_de_pureza.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_005-2025_-_realizacao_da_reforma_do_psoto_de_saude_de_angelim.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_006-2025_-_realiza_operacao_tapa_buraco_na_rua_thebano_pinheiro_dos_santos_2013_vila_dos_coroados.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_007-2025_-_que_seja_instauada_a_coleta_de_lixo_na_localidade_de_tabuinha-_3o_distrito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_008-2025_-_que_seja_feito_o_reparo_no_calcamento_na_rua_inclinada_-_na_divineia_-_em_frente_ao_no_87_e_creche_dona_zizi.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_no_009-2025_-_realizar_reparo_no_calcamento_na_rua_cascabulho_-_ao_lado_da_mercearia_do_carlinhos_-_no_bairro_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no_010-2025_-_estudo_para_viabilizacao_de_implantacao_de_um_quebra_molas_na_rua_justino_moreira_-_cruzamento_co_rua_santa_luzia_-_bairro_nova_divineia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_011-2025_-_que_seja_desmembrada_a_secretaria_de_cultura_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_012-2025_-_criacao_de_uma_rua_ligando_a_rua_maria_de_lourdes_soares_dias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_013-2025_-_pintura_e_troca_da_areia_do_parquinho_infantil-playground_-_de_ernesto_machado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_014-2025_-_realizacao_de_uma_busca_ativa_do_cadastro_de_pessoas_em_situacao_de_rua_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_015-2025_-_implementacao_de_campanhas_permanentes_de_prevencao_ao_suicidio_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_016-2025_-_asfaltamento_da_rua_antonio_xavier_maia_ate_a_ponte_da_catarina_-_na_penha.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_017-2025_-_calcamento_e_instalacao_de_galeria_na_rua_vitoria_-_bairro_da_penha.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_no_018-2025_-_construcao_da_calcada_em_frente_a_creche_valdir_vieira-_rua_ivanir_plouvier_gouveia-_vila_dos_coroados.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no_019-2025_-_limpeza_do_bueiro-_localizado_na_rua_jose_custodio_-_em_valao_dos_milagres.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_020-2025_-_realizacao_de_estudo_para_viabilizar_a_implantacao_de_um_quebra_molas_na_rua_da_igualdade-_proximo_a_peixaria_do_negao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_021-2025_-_calcamento_da_rua_gumercindo_dos_santos_machado_-_vila_dos_coroados.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_022-2025_-_patrolamento_da_estrada_de_santa_rita_do_brejinho_-_2o_distrito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no_023-2025_-_que_seja_colocada_mao_unica_para_estacionamento_-_a_rua_antonio_xavier_maia_-_penha..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no_024-2025_-_aquisicao_de_um_caminhao_reboque_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no_025-2025_-_que_aumente_a_quantidade_de_profissional_calceteiro_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_026-2025_-_estudo_para_viabilizar_a_implantacao_de_um_quebra_molas_na_rua_jose_dias_cavararo_-_bairro_sao_vicente_de_paula.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_027-2025_-_operacao_tapa-buracos_na_rua_alziro_novaes_-_no_bairro_da_chatuba.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no_028-2025_-_troca_de_areia_do_parquinho_infantil_de_pureza.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no_029-2025_-_calcamento_da_rua_benevides_pontes_miguel_-_em_angelim.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_030-2025_-_calcamento_da_rua_alianca_-_em_angelim.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no_031-2025_-_regularizacao_da_sinalizacao_do_ponto_de_parada_da_pestalozzi_de_sao_fidelis_-_por_meio_da_adequada_marcacao_da_vaga_no_solo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no_032-2025_-_recapeamento_na_rua_projetada_-_localizada_no_loteamento_em_frente_a_pousada_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_no_033-2025_-_substituicao_das_lampadas_da_quadra_de_esporte_da_localidade_de_colonia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_no_034-2025_-_instalacao_de_uma_tela_de_protecao_ou_cercado_mais_alto_ao_redor_do_parquinho_infantil_-_localizado_na_praca_de_valao_dos_milagres.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_no_035-2025_-_que_seja_colocada_mao_unica_para_estacionamento_na_rua_pastor_jose_pereira_de_lima_-_no_parque_tinola.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no_036-2025_-_que_seja_feito_um_estudo_para_disponibilizar_curso_de_qualificacao_para_os_profissionais_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_037-2025_-_que_seja_feito_um_estudo_para_obter_profissional_zelador_de_estradas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_038-2025_-_manutencao_da_rede_eletrica_de_iluminacao_dos_refletores_da_quadra_de_esportes_da_chatuba.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_039-2025_-_reducao_da_jornada_escolar_na_rede_de_ensino_municipal_devido_a_intensa_onde_de_calor.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_040-2025_-_patrolamento_na_estrada_que_liga_sao_benedito_a_itacolomi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_041-2025_-_reconstrucao_da_ponte_na_travessa_aleixo_peres_-_na_cidade_de_deus_em_pureza.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_042-2025_-_estudo_a_fim_de_viabilizar_a_implantacao_de_um_quebra-molas_na_rua_maria_vitipo_raposo_-_proximo_a_pracinha_do_erasto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_043-2025_-_patrolamento_na_estrada_da_fazenda_romao_-_em_pureza.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_044-2025_-_patrolamento_na_estrada_da_localidade_de_dois_rios.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_045-2025_-_que_seja_disponibilizada_uma_linha_telefonica_-_e_tambem_a_instalacao_de_um_ar_condicionado_ou_ventiladores_na_sala_de_recepcao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_no_046-2025_-_que_adotem_as_medidas_pertinentes_para_sanar_o_vazamento_do_esgoto_a_ceu_aberto_na_rua_francisco_policarpo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no_047-2025_-_instalacao_de_iluminacao_publica_no_parque_infantil_ao_lado_da_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_no_048-2025_-_implantacao_de_uma_linha_do_expresso_fidelense_partindo_da_rua_santo_amaro_-_no_bairro_cristo_rei_-_com_destino_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_no_049-2025_-_pavimentacao_e_recuperacao_da_rua_manoel_carlos_monteiro_coroados.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no_050-2025_-_capina_e_limpeza_nas_extremidades_da_beira_rio_-_em_frente_ao_clube_malibu.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_no_051-2025_-_patrolamento_da_estrada_do_rio_do_colegio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/141/instalacao_de_iluminacao_publica_no_parquinho_infantil_ao_lado_do_ministerio_publico.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_053-2025_-_estudo_para_viabilizacao_de_implantacao_de_um_quebra_-_molas_na_rua_principal_do_angelim_-_em_pureza.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no_054-2025_-_que_autorizem_os_onibus_universitarios_a_trafegarem_pelos_bairros_apos_o_termino_das_aulas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_055-2025_-_que_seja_realizada_uma_inspecao_na_ponte_metalica.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_056-2025_-__colocacao_de_mao_unica_na_rua_luiz_da_costa_machado_-_penha..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_057-2025_-_realizacao_de_estudo_para_construcao_de_pista_de_atletismo_no_estadio_municipal_sebastiao_de_almeida_e_silva..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_058-2025_-_estudo_para_construcao_de_rampas_de_acessibilidade_nos_imoveis_de_uso_publico_de_responsabilidade_da_prefeitura..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no_059-2025_-_construcao_de_rede_de_esgoto_na_rua_joaquim_tavora_no_bairro_coroados..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_060-2025_-_manutencao_e_limpeza_em_rede_de_esgoto_na_rua_santo_amaro_no_cristo_rei..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_061-2025_-_intervencao_na_rua_cicinio_faria_travessa_germiro_de_oliveira_no_bairro_sao_vicente_de_paulo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_062-2025_-_definicao_de_um_dia_especifico_da_semana_para_coleta_de_residuos_organicos_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_063-2025_-_colocacao_de_paralelepipedos_na_rua_pedro_gomes_barbosa_no_bairro_da_penha..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_064-2025_-_construcao_de_capela_mortuaria_na_localidade_de_boa_esperanca..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_065-2025_-_realizacao_de_estudo_para_que_disponibilize_um_onibus_da_propria_frota_para_atender_alunos_que_estudam_no_municipio_de_campos_dos_goytacazes_no_turno_da_tarde..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_066-2025_-_manutencao_na_estrada_da_serra_de_sao_jose_e_sossego..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_067-2025_-_realizacao_de_estudo_para_implantacao_de_um_quebra-molas_antes_da_ponte_na_rua_principal_de_valao_dos_milagres..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_068-2025_-_manutencao_do_calcamento_na_rua_valentim_peres_beira_rio_em_pureza..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no_069-2025_-_reforma_da_caixa_dagua_em_frente_ao_colegio_municipal_albertino_nascimento_-_colonia..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_no_070-2025_-_colocacao_de_paralelepipedos_na_rua_de_acesso_ao_cemiterio_municipal_de_colonia..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no_071-2025_-_realizacao_de_melhorias_na_acessibilidade_para_o_rio_grande_no_porto_de_colonia..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no_072-2025_-_realizacao_de_calcamento_na_rua_projetada_-_recanto_da_penha..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no_073-2025__que_seja_feita_a_troca_das_lampadas_do_patio_interno_do_colegio_estadual_barao_de_macaubas_e_ao_entorno_do_mesmo..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_no_074-2025_-_poda_das_arvores_de_todo_o_interior_do_municipio_finalizando_no_centro_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_no_075-2025_-_inclusao_do_municipio_de_sao_fidelis_no_mapa_de_turismo_brasileiro_por_meio_do_cadastro_no_sismapa..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_no_076-2025_-_patrolamento_da_estrada_de_acesso_ao_assentamento_dos_sem_terra..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no_077-2025_-_construcao_de_um_parquinho_para_os_alunos_da_escola_municipal_washington_pontes_-_boa_esperanca..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no_078-2025_-_construcao_de_uma_capela_mortuaria_na_localidade_de_valao_dos_milagres_-_5o_distrito..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_no_079-2025_-_estudo_para_averiguar_a_possibilidade_do_fechamento_da_rua_entre_a_quadra_de_esportes_e_a_praca_dos_namorados_no_centro_durante_os_finais_de_semana..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no_080-2025_-_reparo_da_cobertura_na_quadra_de_esportes_do_tancredao_na_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_no_081-2025_-_que_adotem_medidas_pertinentes_afim_de_sanar_o_vazamento_de_esgoto_a_ceu_aberto_na_rua_emidio_maia_santos_rj_158_proximo_ao_rancho_coroados..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_no_082-2025_-_refazer_as_pinturas_das_faixas_de_pedestres_em_todo_centro_da_cidade_e_proximo_as_escolas_da_rede_municipal_e_privada_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_083-2025_-_realizar_reparos_na_rede_eletrica_da_quadra_de_esportes_de_barro_branco..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_084-2025_-_que_sejam_adotadas_as_providencias_necessarias_para_garantir_o_cumprimento_da_lei_1.732_de_13_de_julho_de_2023..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_085-2025_-_instalacao_de_cameras_de_seguranca_nas_creches_e_escolas_da_rede_municipal_de_ensino..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_no_086-2025_-_capina_e_rocada_em_todas_as_ruas_no_loteamento_morada_do_bosque_no_bairro_barreiro..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_no_087-2025_-_disponibilidade_de_agentes_da_guarda_municipal_em_frente_a_terceira_igreja_batista_localizada_na_rua_loureiro_bairro_ipuca_nos_horarios_de_entrada_e_saida_dos_alunos_da.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no_088-2025_-_reparos_em_um_pequeno_trecho_do_calcamento_da_rua_martinha_da_fonseca_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no_089-2025_-_estudo_tecnico_para_analisar_a_viabilidade_da_transformacao_parcial_da_rua_loureiro_no_bairro_ipuca_em_mao_unica_no_trecho_entre_o_cruzamento_com_a_rua_anibal_campos_ate.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_no_090-2025_-_providenciar_a_instalacao_de_ar_condicionado_em_todas_as_salas_de_aula_da_escola_municipal_francisco_hilariao_-_usina_pureza..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_no_091-2025_-_realizar_o_termino_do_calcamento_da_rua_pedro_gomes_barbosa_no_bairro_da_penha.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_092-2025_-_pavimentacao_da_rua_zenir_valentim_localizada_no_bairro_barreiro..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_no_093-2025_-_reparo_no_calcamento_das_calcadas_em_diversos_pontos_do_centro_da_cidade_com_atencao_especial_a_rua_dr._jose_francisco..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_094-2025_-_inclusao_na_programacao_de_manutencao_do_municipio_dos_servicos_de_tapa-buracos_rua_thebano_pinheiro_dos_santos_e_a_rua_francisco_calomeni_situadas_na_bairro_vila_dos_co.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no_095-2025_-_estudo_para_executar_a_operacao_tapa-buraco_na_rua_antonio_xavier_maia_-_no_bairro_penha..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no_096-2025_-_reforma_no_muro_do_cemiterio_na_localidade_de_boa_esperanca..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no_097-2025_-_estudo_para_executar_a_operacao_tapa-buraco_na_rua_pastor_jose_pereira_de_lima_-_no_parque_tinola..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no_098-2025_-_reforma_do_posto_de_saude_de_barro_branco..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no_099-2025_-_construcao_de_vestiario_e_2_banheiros_na_quadra_de_futsal_da_chatuba..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_no_100-2025_-_cimentar_e_pintar_a_quadra_de_futsal_do_sao_vicente..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_no_101-2025_-_reparo_no_muro_da_rua_principal_no_distrito_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no_102-2025_-_estudo_de_viabilidade_para_que_haja_um_estacionamento_rotativo_no_centro_e_um_fixo_na_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no_103-2025_-_substituicao_da_iluminacao_publica_por_lampadas_de_led_na_rua_da_igualdade..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_no_104-2025_-_implantacao_de_uma_faixa_de_pedestres_em_frente_a_loja_jaciel_marques_material_de_construcao_-_localizada_na_rua_loureiro_-_no_bairro_ipuca..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_no_105-2025_-_manutencao_e_reestruturacao_do_campinho_de_futevolei_do_bairro_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_no_106-2025_-_construcao_de_um_parquinho_com_playground_e_area_de_lazer_no_bairro_vila_dos_coroados_-_ao_lado_da_academia_da_terceira_idade..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no_107-2025_-_reforma_do_antigo_campinho_da_cehab_-_no_bairro_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_no_108-2025_-_instalacao_de_iluminacao_publica_na_rua_irene_afonso_menezes_no_bairro_da_penha..pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no_109-2025_-_reforma_do_calcamento_na_escadaria_otacilio_sapateiro_no_bairro_jonas_de_almeida_e_silva_chatuba..pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no_110-2025_-_estudo_sobre_a_atualizacao_do_plano_de_cargos_e_salarios_dos_servidores_efetivos_do_municipio_de_sao_fidelis_que_nao_possuem_plano_de_carreira..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_no_111-2025_-_estudo_para_viabilizar_uma_faixa_de_pedestres_em_frente_a_clinica_da_familia.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_no_112-2025_-_estudo_para_viabilizar_implantacao_de_quebra-molas_na_rua_justino_moreira_no_bairro_ipuca..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_no_113-2025_-_reforma_e_limpeza_no_cemiterio_da_localidade_de_tapera..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_no_114-2025_-_limpeza_na_rua_da_igualdade_devido_a_lama_acumulada_pelas_fortes_chuvas_recentes..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_115-2025_-_melhorias_no_porto_utilizado_pelos_pescadores_na_cehab_no_bairro_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_116-2025_-_termino_do_manilhamento_da_rede_de_esgoto_na_rua_antonia_dos_santos_no_angelim..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_117-2025_-_instalacao_de_refletores_na_quadra_de_esportes_do_bairro_cristo_rei..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_118-2025_-_pintura_e_reformas_necessarias_na_pracinha_da_penha..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_119-2025_-_reconstrucao_da_parte_de_tras_do_muro_do_cemiterio_de_angelim..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_120-2025_-_estudo_para_viabilizar_a_implantacao_de_quebra-molas_na_rua_santo_amaro_no_bairro_ipuca..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_121-2025_-_que_estenda_a_operacao_tapa-buracos_para_o_bairro_do_barreiro_em_especial_na_rua_barao_de_vila_flor..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_122-2025_-_estudo_para_a_mudanca_do_local_do_posto_de_saude_esf_do_bairro_penha..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_123-2025_-_reforma_na_pracinha_do_erasto..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_124-2025_-_estudo_para_melhoria_da_rede_fluvial_na_localidade_ze_grande_no_bairro_penha_e_captacao_de_agua_pluvial_no_morro_da_torre..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_125-2025_-_que_seja_atualizada_a_tabela_de_referencia_do_plano_de_cargo_e_salarios_da_guarda_municipal..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_126-2025_-_construcao_de_uma_cobertura_em_frente_ao_postinho_de_saude_da_nova_divineia..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_127-2025_-_limpeza_de_bueiro_na_rua_da_igualdade_em_frente_ao_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_no_128-2025_-_reforma_e_limpeza_do_parquinho_do_bairro_cristo_rei..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_no_129-2025_-_patrolamento_na_estrada_do_palmital..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_no_130-2025_-_realizacao_de_uma_forca_tarefa_para_melhorias_no_bairro_montese..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_131-2025_-_limpeza_da_quadra_de_esportes_do_bairro_cristo_rei_e_capina_arredor_da_mesma..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_132-2025_-_capina_no_bairro_cristo_rei_-_ipuca..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_no_133-2025_-_manutencao_na_rua_da_igualdade_nas_proximidades_da_peixaria_do_negao..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_no_134-2025_-_a_extensao_da_linha_do_expresso_fidelense_que_circula_na_penha_ate_o_campestre_clube_vargem_grande..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_no_135-2025_-_operacao_tapa-buraco_na_rua_odorico_barreto__ipuca_trecho_proximo_a_igreja_assembleia_de_deus..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_136-2025_-_intervencao_na_rj-158_nas_proximidades_do_posto_do_edalmo_e_da_igreja_de_sao_joao_batista..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_no_137-2025_-_troca_da_areia_do_parquinho_infantil_localizado_em_frente_a_escola_municipal_albertino_nascimento__4o_distrito__colonia..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_no_138-2025_-_reforma_geral_da_caixa_dagua_localizada_em_frente_a_escola_municipal_albertino_nascimento__colonia..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_no_139-2025_-_a_possiblidade_de_serem_realizadas_melhorias_na_iluminacao_publica_das_entradas_do_nosso_municipio..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_no_140-2025_-_realizacao_de_reparos_na_travessia_da_linha_ferrea_pontilhao_situada_nas_proximidades_do_posto_do_edalmo..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_no_141-2025_-_operacao_tapa-buracos_na_rua_joao_batista_maia__vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/233/indicacao_no_142-2025_-_realizar_reparos_em_carater_de_extrema_urgencia_na_rua_cidade_de_deus__pureza..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_no_143-2025_-_reparos_e_aplicacao_de_massa_asfaltica_na_rua_serejeira__vila_operario__pureza..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_no_144-2025_-_reforma_na_pracinha_do_parque_tinola..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_no_145-2025_-_operacao_tapa-buraco_na_rua_projetada_b_ao_lado_do_condominio_petruceli_bairro_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_no_146-2025_-_calcamento_da_rua_andre_e_laura_em_valao_dos_milagres..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_no_147-2025_-_concluir_a_instalacao_da_rampa_de_acesso_para_cadeirantes_do_postinho_da_penha..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_no_148-2025_-_realizacao_de_limpeza_e_instalacao_de_iluminacao_publica_no_trevo_da_ponte_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no_149-2025_-_poda_do_bambuzal_sobre_a_ponte_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no_150-2025_-_realizar_reparos_na_estrutura_de_dois_bueiros_na_rua_joaquim_jose_martins_-_ipuca_proximo_a_padaria_pao_ungido_e_outro_proximo_estadio_guilherme_tito..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no_151-2025_-_reforma_em_calcada_na_rua_antonio_xavier_maia_no_trecho_ao_lado_do_comercio_mundo_das_aguas..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no_152-2025_-_reconstrucao_de_dois_quebra-molas_e_estudo_para_viabilizacao_de_mais_um_na_rua_santo_amaro_entre_a_capela_santo_amaro_ate_a_primeira_entrada_do_bairro_pedreira.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_153-2025_-_substituicao_de_areia_do_parquinho_da_escola_municipal_oscar_pereira_da_silva_bairro_sao_jose..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_154-2025_-_limpeza_publica_em_todas_as_ruas_da_localidade_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_155-2025_-_reforma_dos_muros_da_linha_ferroviaria_e_dos_bancos_situados_em_sua_redondeza_na_localidade_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_no_156-2025_-_reparo_na_iluminacao_publica_em_diversos_pontos_da_localidade_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_no_157-2025_-_limpeza_no_valao_da_esperanca_localizado_na_rua_professor_joao_barreto_da_silva_no_185_bairro_vila_dos_coroados..pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_158-2025_-_limpeza_e_capina_no_cemiterio_principal_de_pureza_e_no_cemiterio_localizado_proximo_a_fazenda_da_saudade_ambos_situados_em_pureza..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_159-2025_-_instalacao_de_ralo_para_escoamento_de_agua_na_rua_cabo_irani_guimaraes_vila_operaria_pureza..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_160-2025_-_desentupimento_de_bueiro_localizado_na_rua_expedicionario_eiduarte_da_silva_pontes_pureza..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_no_161-2025_-_que_seja_extendida_a_execucao_da_operacao_tapa-buraco_na_rua_aristino_alonso_farias_no_parque_tinola..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_no_162-2025_-_estudo_para_aquisicao_de_containers_de_lixo..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_no_163-2025_-_reforma_da_calcada_na_avenida_teodoro_gouveia_de_abreu_no_trecho_da_academia_popular_em_frente_o_detran..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_164-2025_-_que_seja_disponibilizado_e_capacitado_profissional_do_quadro_de_funcionario_da_semus_para_realizar_os_levantamentos_de_orcamentos_da_cirurgia_que_o_paciente_passara..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_165-2025_-_realizar_a_troca_de_iluminacao_amarela_por_branca_fria_da_quadra_de_esportes_da_ipuca..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_166-2025_-_revitalizacao_do_horto_municipal_de_sao_fidelis..pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_167-2025_-_que_seja_intensificada_a_frequencia_da_coleta_de_residuos_solidos_urbanos_no_bairro_cristo_rei..pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_168-2025_-_que_seja_instituida_uma_agenda_fixa_com_datas_previamente_divulgadas_para_coleta_de_entulhos_e_limpeza_urbana_nos_distritos_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no_169-2025_-_instalacao_de_iluminacao_publica_no_interior_e_entorno_do_cemiterio_municipal..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_no_170-2025_-_que_seja_instaurada_a_coleta_de_lixo_na_localidade_de_tabuinha..pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_no_171-2025_-_patrolamento_e_instalacao_de_manilhas_na_estrada_de_santa_catarina..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_172-2025_-_patrolamento_na_localidade_de_ze_grande_no_bairro_penha..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_no_173-2025_-_estudo_para_criacao_de_uma_via_exclusiva_para_ciclistas_em_sao_fidelis_tendo_inicio_na_rua_doutor_jose_francisco_e_concluindo_na_rua_doutor_euclides_da_cunha..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_no_174-2025_-_iluminacao_publica_nos_trechos_de_angelim_ate_a_ponte_e_da_ponte_ate_o_cemiterio_de_pureza..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_no_175-2025_-_que_servicos_de_retirada_de_lixo_entulho_e_demais_intervencoes_similares_sejam_preferencialmente_realizados_fora_do_horario_comercial..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_no_176-2025_-_demolicao_do_antigo_banheiro_publico_localizado_no_antigo_porto_em_pureza..pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_177-2025_-_aquisicao_de_aparelho_medidor_de_nivel_sonoro_decibelimetro_e_a_capacitacao_dos_agentes_responsaveis_pela_fiscalizacao..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_178-2025_-_alteracao_do_ponto_de_carga_e_descarga_no_cruzamento_da_rua_frei_angelo_com_a_avenida_sete_de_setembro..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_179-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_180-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_181-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_182-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_183-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_184-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_185-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_186-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_187-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_188-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_189-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_190-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_192-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_193-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_194-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_195-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_196-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_197-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_198-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_199-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/304/digitalizar0007.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_201-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_202-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_203-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_204-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_205-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_206-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_207-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_208-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/315/209-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_210-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_211-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_212-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_213-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_214-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_215-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_216-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_217-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_218-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_219-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_220-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_221-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_222-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_223-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_224-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_225-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_226-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_227-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_228-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/353/indicacao_229-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_231-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_232-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_233-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_234-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_235-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_236-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_237-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_238-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_239-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_241-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_242-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_243-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_244-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_245-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_246-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_247-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_248-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_249-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/404/digitalizar0018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/405/digitalizar0017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/406/indicacao_252-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_253-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_254-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_255-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_256-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_257-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_258-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_259-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_260-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_261-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_262-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/430/protweb1usr13id15102025124819.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_264-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_265-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_266-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_267-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_268-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao_269-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_270-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_271-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/445/indicacao_272-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_273-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_274-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_275-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_276-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_277-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_278-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_279-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/454/indicacao_280-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/455/indicacao_281-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/456/indicacao_282-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_283-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_284-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/459/indicacao_285-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_286-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_288-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_289-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/468/indicacao_290-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_291-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_292-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_293-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_294-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/474/indicacao_295-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/481/indicacao_296-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/482/indicacao_297-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/488/indicacao_299-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/491/indicacao_300-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_no_001-2025_-_requerer_exclarecimentos_sobre_convocacao_de_mediadores_escolares_aprovados_no_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_002-2025_-_mocao_de_aplausos_ao_excelentissimo_reverendissimo_bispo_dom_fernando_areas_rifan-_filho_ilustre_da_nossa_querida_cidade_poema.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_003-2025_-_solicita_informacoes_a_enel.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_004-2025_-_solicita_informacoes_a_secretaria_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_005-2025_-_solicita_informacoes_a_associacao_hospitalar_armandi_vidal.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento_no_006-2025_-_requer_esclarecimentos_ao_gestor_municipal.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento_no_007-2025_-_mocao_de_aplausos_aos_agentes_de_defesa_ambiental_-_guarda-parques_-_lotados_na_subsede_do_parque_estadual_do_desengano_-_ped.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no_008-2025_-_requerer_esclarecimento_a_prefeitura_municipal_de_sao_fidelis..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no_009-2025_-_esclarecimento_sobre_os_procedimentos_adotados_para_a_realizacao_das_podas_de_arvores_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_no_010-2025_-_mocao_de_aplausos_a_ana_victoria_aguiar_malafaia_carlos.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento_no_011-2025_-_mocao_de_aplausos_a_diretoria_do_boia_cross_colonia..pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/52/requerimento_no_012-2025_-_reiteracao_do_requerimento_n_0062025..pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no_013-2025_-_requerer_esclarecimentos_ao_gestor_municipal..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_014-2025_-_concede_mocao_de_aplausos_ao_dr._victor_mauro_cruz..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/58/requerimento_no_015-2025_-_apoio_a_proposta_de_emenda_a_constituicao_pec_no_52023_de_autoria_do_deputado_marcelo_crivella_que_amplia_a_imunidade_tributaria_para_templos_de_qualquer_culto..pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_no_016-2025_-_mocao_de_aplausos_aos_policiais_militares_willian_chaves_magalhaes_e_alcimar_de_oliveira_pontes..pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_no_017-2025_-_mocao_de_aplausos_ao_sr._everton_ferreira_teles..pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_no_018-2025_-_mocao_de_aplausos_ao_sr._alexandre_mury..pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/62/requerimento_no_019-2025_-_mocao_de_aplausos_ao_sr._cezar_romero_teixeira_carlos..pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_no_020-2025_-_mocao_de_pesar_ao_senhor_bartolomeu_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_no_021-2025_-_mocao_de_aplausos_a_unipasf_uniao_de_pastores_de_sao_fidelis..pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no_022-2025_-_mocao_de_aplausos_para_matheus_pereira_macedo_de_sousa..pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_no_023-2025_-_mocao_de_aplausos_ao_reverendissimo_padre_maxwell_santos_de_almeida..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/67/requerimento_no_024-2025_-_mocao_de_aplausos_ao_excelentissimo_senhor_ricardo_martins_david..pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_no_025-2025_-_mocao_de_aplausos_ao_excelentissimo_senhor_deputado_estadual_bruno_boaretto..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_no_026-2025_-_mocao_de_aplausos_a_sra._amanda_bastos_vicente_figueira..pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento_no_027-2025_-_requerer_esclarecimentos_a_secretaria_municipal_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/71/requerimento_no_028-2025_-_requerer_esclarecimentos_a_prefeitura_municipal_de_sao_fidelis..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento_no_029-2025_-_concede_mocao_de_aplausos_ao_sernhor_wagner_bertin..pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_no_030-2025_-_concede_mocao_de_aplausos_a_sra._janine_petrutes_palagar..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/74/requerimento_no_031-2025_-_concede_mocao_de_aplausos_a_equipe_medica_composta_por_dra_estefanny_pela_enfermeira_paula_rogeria_alcantara_de_castro_e_pela_tecnica_dem_enfermagem_ingryd_gomes_de_as.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no_032-2025_-_mocao_de_aplausos_ao_projeto_cinema_em_movimento.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no_033-2025_-_requerer_esclarecimentos_ao_gestor_municipal..pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/77/requerimento_no_034-2025_-_mocao_de_aplausos_ao_sr._valdemy_dos_santos_braga_junior..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/78/requerimento_no_035-2025_-_mocao_de_aplausos_ao_sr._marcos_vinicius_porto_stellet..pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no_036-2025_-_mocao_de_aplausos_ao_sr._wanderson_soares_moreira..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento_no_037-2025_-_diploma_de_honra_ao_merito_ao_pastor_samuel_mury_de_aquino.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_no_038-2025_-_mocao_de_aplausos_ao_sr._damian_wander..pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento_no_039-2025_-_mocao_de_aplausos_ao_estrela_do_norte_esporte_clube..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_no_040-2025_-_mocao_de_aplausos_ao_sr._pedro_silva_goudard_cruz..pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_no_041-2025_-_mocao_de_aplausos_ao_chefe_e_subchefe_do_parque_estadual_do_desengano_sr._lucio_heron_da_costa_e_sr._wellington_santos_cinelli..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_no_042-2025_-_mocao_de_aplausos_ao_guarda_ambiental_flavio_marchioro_stelet..pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_no_043-2025_-_mocao_de_aplausos_ao_senhor_leonardo_ferraz_de_souza..pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento_no_044-2025_-_mocao_de_aplausos_aos_senhores_rodrigo_dos_santos_larrubia_patrickson_ouro_fino_gravitol_souza_e_wesley_barcellos_silva..pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento_no_045-2025_-_diploma_de_honra_ao_merito_a_igreja_batista_em_penedo..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_no_046-2025_-_solicitar_esclarecimentos_a_empresa_enel..pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_no_047-2025_-_mocao_de_aplausos_a_deputada_federal_daniela_mote_de_souza_carneiro_daniela_do_waguinho..pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento_048-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/286/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/288/requerimento_050-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_051-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_052-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/316/054-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_055-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_056-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/319/requerimento_057-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_058-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_059-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_060-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_061-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_062-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_no_063-2025_-_solicita_providencias_urgentes_ao_der-rj-_quanto_a_manutencao_das_rodovias_estaduais_rj-158_e_rj-192-_que_cortam_o_municipio_de_sao_fidelis..pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_065-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/363/img20250818_12574908.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_067-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_068-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/377/requerimento_070-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_071-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_072-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/390/requerimento_073-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_074-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/399/requerimento_075-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/401/requerimento_076-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/403/requerimento_077-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_078-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/411/requerimento_079-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_080-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/423/protweb1usr14id14102025080600.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_082-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_083-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/429/requerimento_084-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_mocao_de_aplausos_-_crefito_2.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/435/requerimento_086-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_087-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_088-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_089-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_090-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_091-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_092-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_093-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_094-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_095-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_096-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento_097-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/497/requerimento_098-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_099-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/7/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/8/pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/9/pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/10/pl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/11/pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/12/pl_06-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/13/pl_07-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/14/pl_08-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/15/pl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_-_reestruturacao_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/17/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/18/pl_12-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/19/pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/20/pl_14-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/21/digitalizar0044.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/22/digitalizar0045.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/24/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/25/pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/26/pl_20-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/27/pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/28/pl_22-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/29/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/30/digitalizar0046.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_-_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/36/011__projeto_de_lei_-_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/38/pl_027-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/39/pl_028-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/40/protweb1usr14id27052025120811_1.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/55/pl_030-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/56/pl_031-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/57/pl_032-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/140/pl_033-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/175/projeto_de_lei_-_rua_pr._elieser_teixeira_freitas.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/177/pl_035-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_036-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/284/protweb1usr14id17062025144409.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/285/protweb1usr14id17062025144705.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_039-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/314/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/330/protweb1usr14id15072025113018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/331/protweb1usr14id15072025113436.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/332/protweb1usr14id15072025113751.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/333/protweb1usr14id15072025121847.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/336/projeto_de_lei_046-2025_-_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/337/projeto_de_lei_047-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_050-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_051-25_-_alteracao_no_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_052-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/378/projeto_de_lei_053-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_054-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/383/projeto_de_lei_055-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/384/projeto_de_lei_056-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/402/digitalizar0016.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_058-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_059-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/414/projeto_de_lei_060-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/415/projeto_de_lei_061-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_062-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/427/projeto_de_lei_063-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_064-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_065-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_lei_066-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_067-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_068-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_069-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_070-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_071-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/496/030__projeo_de_lei_-_decimo_terceiro_-_fpmsf.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_resolucao_-_baixa_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_resolucao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_resolucao_006-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_resolucao_007-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_resolucao_008-2025_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_resolucao_-_auxilio_natal_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_resolucao_-_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/495/projeto_de_resolucao_-_diarias_de_viagem_-_nova.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/32/decreto_legislativo_001-2025_-_aumenta_margem_de_consignado.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/33/decreto_legislativo_002-2025_-_aumenta_margem_de_consignado.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/37/decreto_legistivo_005-2025_-_diploma_de_honra_ao_merito_pr_samuel_mury.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/263/decreto_legistivo_006-2025_-_diploma_de_honra_ao_merito_igreja_batista_em_penedo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/356/decreto_legislativo_007-2025_-_alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/357/decreto_legislativo_008-2025_-_diploma_de_honra_ao_merito_raphael_salgado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/358/decreto_legislativo_009-2025_-_diploma_de_honra_ao_merito_danilo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/359/decreto_legislativo_010-2025_-_diploma_de_honra_ao_merito_deputado_estadual_bruno_boaretto.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/382/decreto_legislativo_012-2025_-_diploma_de_honra_ao_merito_igreja_batista_em_boa_hora.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/396/decreto_legislativo_013-2025_-_diploma_de_honra_ao_merito_sr._abdallah_mohamed_slaybi_junior.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/sapl/public/materialegislativa/2025/441/decreto_legislativo_015-2025_-_diploma_de_honra_ao_merito_ao_pastor_ademilcessar_cardoso_barreto.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofidelis.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H499"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>